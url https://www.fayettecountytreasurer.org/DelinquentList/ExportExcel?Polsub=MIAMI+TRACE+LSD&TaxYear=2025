--- v0 (2026-02-20)
+++ v1 (2026-06-13)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="877" uniqueCount="877">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="583" uniqueCount="583">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00008</t>
   </si>
   <si>
     <t>CAMPBELL JOHN</t>
   </si>
   <si>
@@ -76,722 +76,575 @@
   <si>
     <t>KIDDER LINDA</t>
   </si>
   <si>
     <t>8 WAYNE ST</t>
   </si>
   <si>
     <t>00054</t>
   </si>
   <si>
     <t>BROWN LAVERNE</t>
   </si>
   <si>
     <t>1950 BROCK RD</t>
   </si>
   <si>
     <t>00074</t>
   </si>
   <si>
     <t>PENNINGTON WILLIAM C</t>
   </si>
   <si>
     <t>4568 SR 207 NE</t>
   </si>
   <si>
-    <t>00088</t>
-[...7 lines deleted...]
-  <si>
     <t>00100</t>
   </si>
   <si>
     <t>SLONE JOHN M</t>
   </si>
   <si>
     <t>11702 KELLOUGH RD</t>
   </si>
   <si>
-    <t>00105</t>
-[...7 lines deleted...]
-  <si>
     <t>00116</t>
   </si>
   <si>
     <t>DIMAS FELICIANO</t>
   </si>
   <si>
     <t>71 BIDDLE BLVD LOT 53</t>
   </si>
   <si>
     <t>00133</t>
   </si>
   <si>
     <t>REMY OTIS C/O JOHNSON ETHEL</t>
   </si>
   <si>
     <t>8206 SR 38</t>
   </si>
   <si>
-    <t>00141</t>
+    <t>00175</t>
+  </si>
+  <si>
+    <t>VINION MARY</t>
+  </si>
+  <si>
+    <t>9159 ALLEN RD</t>
+  </si>
+  <si>
+    <t>00203</t>
+  </si>
+  <si>
+    <t>GABRIEL BETTY</t>
+  </si>
+  <si>
+    <t>1750 BROCK RD NE</t>
+  </si>
+  <si>
+    <t>00262</t>
+  </si>
+  <si>
+    <t>MCGHEE CHARLES W</t>
+  </si>
+  <si>
+    <t>9211 WEST LANCASTER RD NW</t>
+  </si>
+  <si>
+    <t>00269</t>
+  </si>
+  <si>
+    <t>GINEZ EUGENIO MARTINEZ</t>
+  </si>
+  <si>
+    <t>94 JAMISON RD LOT 2</t>
+  </si>
+  <si>
+    <t>00303</t>
+  </si>
+  <si>
+    <t>MAINSTAY LIVING</t>
+  </si>
+  <si>
+    <t>94 JAMISON RD LOT 120</t>
+  </si>
+  <si>
+    <t>00368</t>
+  </si>
+  <si>
+    <t>MAINSTAY LIVING INC</t>
+  </si>
+  <si>
+    <t>94 JAMISON RD LOT 100</t>
+  </si>
+  <si>
+    <t>00405</t>
+  </si>
+  <si>
+    <t>MORGAN ROSE &amp; JOHN</t>
+  </si>
+  <si>
+    <t>6138 MILLEDGEVILLE OCTA RD</t>
+  </si>
+  <si>
+    <t>00410</t>
+  </si>
+  <si>
+    <t>BALLEIN ROBERT L</t>
+  </si>
+  <si>
+    <t>2910 STRINGTOWN RD</t>
+  </si>
+  <si>
+    <t>00422</t>
+  </si>
+  <si>
+    <t>BELL ORLYN</t>
+  </si>
+  <si>
+    <t>1564 BROCK RD</t>
+  </si>
+  <si>
+    <t>00456</t>
+  </si>
+  <si>
+    <t>COCHRAN VICTORIA</t>
+  </si>
+  <si>
+    <t>94 JAMISON RD LOT 97</t>
+  </si>
+  <si>
+    <t>00462</t>
+  </si>
+  <si>
+    <t>LOUKINAS CONNIE</t>
+  </si>
+  <si>
+    <t>5849 CREEK RD</t>
+  </si>
+  <si>
+    <t>00463</t>
+  </si>
+  <si>
+    <t>5853 CREEK RD</t>
+  </si>
+  <si>
+    <t>00471</t>
+  </si>
+  <si>
+    <t>CAMPBELL BRITTANY</t>
+  </si>
+  <si>
+    <t>94 JAMISON RD LOT 131</t>
+  </si>
+  <si>
+    <t>00480</t>
+  </si>
+  <si>
+    <t>MORENO JUAN</t>
+  </si>
+  <si>
+    <t>71 BIDDLE BLVD LOT 54</t>
+  </si>
+  <si>
+    <t>00488</t>
+  </si>
+  <si>
+    <t>FRAZIER VIRGINIA</t>
+  </si>
+  <si>
+    <t>6805 STAFFORD RD</t>
+  </si>
+  <si>
+    <t>00500</t>
+  </si>
+  <si>
+    <t>WILLIAMS DARRELL G REED JENNIFER L</t>
+  </si>
+  <si>
+    <t>6868 UPPER JAMESTOWN RD</t>
+  </si>
+  <si>
+    <t>00505</t>
+  </si>
+  <si>
+    <t>HUDSON TINA</t>
+  </si>
+  <si>
+    <t>11616 KELLOUGH RD NE LOT 13</t>
+  </si>
+  <si>
+    <t>00517</t>
+  </si>
+  <si>
+    <t>JOHNSON KENNETH</t>
+  </si>
+  <si>
+    <t>11325 SR 62 NE</t>
+  </si>
+  <si>
+    <t>00520</t>
+  </si>
+  <si>
+    <t>WILLIAMS LARRY M</t>
+  </si>
+  <si>
+    <t>4185 MIAMI TRACE RD SE</t>
+  </si>
+  <si>
+    <t>00546</t>
+  </si>
+  <si>
+    <t>RILEY SHARON</t>
+  </si>
+  <si>
+    <t>13124 WALNUT ST</t>
+  </si>
+  <si>
+    <t>00549</t>
+  </si>
+  <si>
+    <t>ROWLAND ELMER L SR ROWLAND BEVERLY S</t>
+  </si>
+  <si>
+    <t>9877 SR 41 NW LOT 1</t>
+  </si>
+  <si>
+    <t>00556</t>
+  </si>
+  <si>
+    <t>WUNDERLIN ROBERT A WUNDERLIN LUCINDA</t>
+  </si>
+  <si>
+    <t>4711 SR 207 NE</t>
+  </si>
+  <si>
+    <t>00557</t>
+  </si>
+  <si>
+    <t>WUNDERLIN ROBERT A WUNDERLIN LUCINDA S</t>
+  </si>
+  <si>
+    <t>00563</t>
+  </si>
+  <si>
+    <t>DEPUGH DAPHNE L</t>
+  </si>
+  <si>
+    <t>378 HIDY RD NW</t>
+  </si>
+  <si>
+    <t>00567</t>
+  </si>
+  <si>
+    <t>TACKETT ELIZAH JR</t>
+  </si>
+  <si>
+    <t>1507 HAROLD RD</t>
+  </si>
+  <si>
+    <t>00596</t>
+  </si>
+  <si>
+    <t>COLLINS AMANDA</t>
+  </si>
+  <si>
+    <t>94 JAMISON RD LOT 10</t>
+  </si>
+  <si>
+    <t>00603</t>
+  </si>
+  <si>
+    <t>MERRIMAN TAMERA</t>
+  </si>
+  <si>
+    <t>7213 PRAIRIE RD NE</t>
+  </si>
+  <si>
+    <t>00633</t>
+  </si>
+  <si>
+    <t>HAYNES JERRY</t>
+  </si>
+  <si>
+    <t>7373 ROBINSON RD</t>
+  </si>
+  <si>
+    <t>00716</t>
+  </si>
+  <si>
+    <t>DEAN EDWINA R &amp; KAYLA S TROUTE</t>
+  </si>
+  <si>
+    <t>94 JAMISON RD LOT 116</t>
+  </si>
+  <si>
+    <t>00745</t>
+  </si>
+  <si>
+    <t>PHILLIPS ASHLEY</t>
+  </si>
+  <si>
+    <t>71 BIDDLE BLVD LOT 2</t>
+  </si>
+  <si>
+    <t>00754</t>
+  </si>
+  <si>
+    <t>THOROUGHMAN REBECCA</t>
+  </si>
+  <si>
+    <t>94 JAMISON RD LOT 157</t>
+  </si>
+  <si>
+    <t>00764</t>
+  </si>
+  <si>
+    <t>HOUSER CARMEN J</t>
+  </si>
+  <si>
+    <t>10444 WHITE OAK RD</t>
+  </si>
+  <si>
+    <t>00766</t>
+  </si>
+  <si>
+    <t>WEIMER TAMMY J</t>
+  </si>
+  <si>
+    <t>94 JAMISON RD LOT 210</t>
+  </si>
+  <si>
+    <t>00786</t>
+  </si>
+  <si>
+    <t>MILLER JENNIFER GRAY</t>
+  </si>
+  <si>
+    <t>71 BIDDLE BLVD LOT 43</t>
+  </si>
+  <si>
+    <t>01002</t>
+  </si>
+  <si>
+    <t>JINKS SHERRY</t>
+  </si>
+  <si>
+    <t>71 BIDDLE BLVD LOT 14</t>
+  </si>
+  <si>
+    <t>01018</t>
+  </si>
+  <si>
+    <t>MENDIOLA GERARDO HERNANDEZ</t>
+  </si>
+  <si>
+    <t>71 BIDDLE BLVD LOT 52</t>
+  </si>
+  <si>
+    <t>01034</t>
+  </si>
+  <si>
+    <t>MCCANN ARTHUR B</t>
+  </si>
+  <si>
+    <t>10070 BALDWIN RD</t>
+  </si>
+  <si>
+    <t>01052</t>
+  </si>
+  <si>
+    <t>SHOWALTER KEVIN</t>
+  </si>
+  <si>
+    <t>71 BIDDLE BLVD LOT 12</t>
+  </si>
+  <si>
+    <t>01086</t>
+  </si>
+  <si>
+    <t>FISHER JOHN W JR</t>
+  </si>
+  <si>
+    <t>7213 PRAIRIE RD LOT 39</t>
+  </si>
+  <si>
+    <t>01109</t>
+  </si>
+  <si>
+    <t>PELOQUIN JENEEN L PELOQUIN JEFF A</t>
+  </si>
+  <si>
+    <t>8662 SR 62 NW</t>
+  </si>
+  <si>
+    <t>01110</t>
+  </si>
+  <si>
+    <t>LOPEZ DANNY</t>
+  </si>
+  <si>
+    <t>71 BIDDLE BLVD LOT 15</t>
+  </si>
+  <si>
+    <t>01117</t>
+  </si>
+  <si>
+    <t>HERNANDEZ MARGARITA MECATE</t>
+  </si>
+  <si>
+    <t>71 BIDDLE BLVD LOT 57</t>
+  </si>
+  <si>
+    <t>01145</t>
+  </si>
+  <si>
+    <t>GOOLDIN WALTER R III</t>
+  </si>
+  <si>
+    <t>8641 COOK YANKEETOWN RD N</t>
+  </si>
+  <si>
+    <t>01153</t>
+  </si>
+  <si>
+    <t>MILLER GLEN</t>
+  </si>
+  <si>
+    <t>71 BIDDLE BLVD LOT 51</t>
+  </si>
+  <si>
+    <t>01179</t>
+  </si>
+  <si>
+    <t>BARKER VIRGIL BARKER ANITA K</t>
+  </si>
+  <si>
+    <t>9706 SR 41 NW</t>
+  </si>
+  <si>
+    <t>01211</t>
+  </si>
+  <si>
+    <t>CLEMENS REBECCA SURV &amp; JOSHUA HOLLOWAY SURV</t>
+  </si>
+  <si>
+    <t>94 JAMISON RD LOT 213</t>
+  </si>
+  <si>
+    <t>01219</t>
+  </si>
+  <si>
+    <t>JOHNSON ETHEL JOHNSON LORETTA</t>
+  </si>
+  <si>
+    <t>12186 SR 62 NE</t>
+  </si>
+  <si>
+    <t>01230</t>
+  </si>
+  <si>
+    <t>MERRIMAN JOSH GARRINGER JACKIE L</t>
+  </si>
+  <si>
+    <t>7213 PRAIRIE RD LOT 35</t>
+  </si>
+  <si>
+    <t>01235</t>
+  </si>
+  <si>
+    <t>CAVELIER THOMAS E</t>
+  </si>
+  <si>
+    <t>9435 PENN RD SW</t>
+  </si>
+  <si>
+    <t>01253</t>
+  </si>
+  <si>
+    <t>MANBEVERS SUSAN &amp; DELETTA HOUSTON</t>
+  </si>
+  <si>
+    <t>94 JAMISON RD LOT 149</t>
+  </si>
+  <si>
+    <t>01258</t>
+  </si>
+  <si>
+    <t>GILLETTE CHRISTOPHER</t>
+  </si>
+  <si>
+    <t>328 JAMISON RD NW</t>
+  </si>
+  <si>
+    <t>01700</t>
   </si>
   <si>
     <t>21ST MORTGAGE CORP</t>
   </si>
   <si>
-    <t>94 JAMISON RD LOT 141</t>
-[...553 lines deleted...]
-  <si>
     <t>94 JAMISON RD LOT 9</t>
   </si>
   <si>
     <t>01899</t>
   </si>
   <si>
     <t>GILPEN RICHARD</t>
   </si>
   <si>
     <t>94 JAMISON RD LOT 118</t>
   </si>
   <si>
     <t>020-003-0-00-001-03</t>
   </si>
   <si>
     <t>BENNETT NANCY</t>
   </si>
   <si>
     <t>2247 GREENFIELD SABINA RD</t>
   </si>
   <si>
-    <t>020-003-0-00-003-00</t>
-[...7 lines deleted...]
-  <si>
     <t>020-010-0-00-005-00</t>
   </si>
   <si>
     <t>RANKIN TAMMY S</t>
   </si>
   <si>
     <t>8656 OLD CHARLESTON RD SW</t>
   </si>
   <si>
-    <t>020-012-0-00-010-01</t>
-[...7 lines deleted...]
-  <si>
     <t>020-012-0-00-014-00</t>
   </si>
   <si>
     <t>ELLIOTT WILLIAM F</t>
   </si>
   <si>
     <t>10099 BARGER RD SW</t>
   </si>
   <si>
-    <t>020-012-0-00-022-07</t>
-[...7 lines deleted...]
-  <si>
     <t>030-002-0-01-067-01</t>
   </si>
   <si>
     <t>BLAIR ROBERT JOSEPH</t>
   </si>
   <si>
     <t>6433 ALLEY ST LOT 16</t>
   </si>
   <si>
     <t>030-002-0-01-067-02</t>
   </si>
   <si>
     <t>ALLEY ST LOT 17</t>
   </si>
   <si>
     <t>030-010-0-00-006-01</t>
   </si>
   <si>
     <t>ELKINS ROBERT J &amp; MARY ELLEN</t>
   </si>
   <si>
     <t>6566 PALMER RD NW</t>
   </si>
   <si>
     <t>030-018-0-00-034-00</t>
@@ -808,683 +661,422 @@
   <si>
     <t>MICKLE MARK</t>
   </si>
   <si>
     <t>JASPER COIL RD US HWY 22</t>
   </si>
   <si>
     <t>030-018-0-02-014-00</t>
   </si>
   <si>
     <t>CARPENTER DOUG</t>
   </si>
   <si>
     <t>JASPER COIL RD SW</t>
   </si>
   <si>
     <t>030-018-0-02-016-00</t>
   </si>
   <si>
     <t>CARPENTER DOUGLAS R</t>
   </si>
   <si>
     <t>144 JASPER COIL RD NW</t>
   </si>
   <si>
-    <t>040-002-0-01-021-00</t>
-[...7 lines deleted...]
-  <si>
     <t>050-011-0-02-037-00</t>
   </si>
   <si>
     <t>HIXON AUSTIN</t>
   </si>
   <si>
     <t>8116 RAILROAD ST LOT 16</t>
   </si>
   <si>
-    <t>060-004-0-00-029-00</t>
-[...31 lines deleted...]
-  <si>
     <t>060-009-0-03-001-00</t>
   </si>
   <si>
     <t>WILSON JORDANNA MACY &amp; CHRIS</t>
   </si>
   <si>
     <t>ST RT 729 NW</t>
   </si>
   <si>
     <t>060-009-0-03-237-00</t>
   </si>
   <si>
     <t>GRIFFIN JAMES R &amp; HALL BETTY E</t>
   </si>
   <si>
     <t>ST RT 729 NW LOT 55 WH</t>
   </si>
   <si>
     <t>060-009-0-03-238-00</t>
   </si>
   <si>
     <t>ST RT 729 NW LOT 54 WH</t>
   </si>
   <si>
-    <t>060-009-0-03-240-00</t>
-[...13 lines deleted...]
-  <si>
     <t>060-009-0-03-242-00</t>
   </si>
   <si>
     <t>GRIFFIN ALLIE &amp; JAMES SURVIVORSHIP</t>
   </si>
   <si>
     <t>WALNUT ST LOT 50</t>
   </si>
   <si>
     <t>060-009-0-03-243-00</t>
   </si>
   <si>
     <t>WALNUT ST LOT 49</t>
   </si>
   <si>
-    <t>060-011-0-00-014-00</t>
-[...4 lines deleted...]
-  <si>
     <t>060-012-0-00-023-00</t>
   </si>
   <si>
     <t>YOAKUM FRANK P</t>
   </si>
   <si>
     <t>12361 ST RT 729 NW</t>
   </si>
   <si>
     <t>060-012-0-00-024-00</t>
   </si>
   <si>
-    <t>060-012-0-00-032-01</t>
-[...4 lines deleted...]
-  <si>
     <t>060-012-0-00-047-00</t>
   </si>
   <si>
     <t>BARKER EDWARD L &amp; BRANDON L</t>
   </si>
   <si>
     <t>9706 ST RT 41 NW</t>
   </si>
   <si>
     <t>060-014-0-00-001-01</t>
   </si>
   <si>
     <t>HAMMOND JOHN &amp; LINDA</t>
   </si>
   <si>
     <t>9181 JENKS RD NW</t>
   </si>
   <si>
-    <t>060-014-0-00-026-00</t>
-[...7 lines deleted...]
-  <si>
     <t>060-015-0-00-037-00</t>
   </si>
   <si>
     <t>JEFFERSON LAND COMPANY LLC</t>
   </si>
   <si>
     <t>OLD US HWY 35 NW</t>
   </si>
   <si>
     <t>060-015-0-02-025-00</t>
   </si>
   <si>
     <t>ELLIOTT DAWN RENEA &amp; HAROLD W</t>
   </si>
   <si>
     <t>9140 MILL ST NW</t>
   </si>
   <si>
-    <t>060-015-0-02-027-00</t>
-[...7 lines deleted...]
-  <si>
     <t>060-016-0-00-004-01</t>
   </si>
   <si>
-    <t>060-016-0-00-019-02</t>
-[...4 lines deleted...]
-  <si>
     <t>060-016-0-01-007-00</t>
   </si>
   <si>
     <t>WINTERBOTHOM PAUL L JR &amp; RHONDA S SURV</t>
   </si>
   <si>
     <t>10144 ST RT 729 NW LOT 18</t>
   </si>
   <si>
     <t>060-016-0-02-004-00</t>
   </si>
   <si>
     <t>TYREE TRACY L &amp; RONDA R SURVIVORSHIP</t>
   </si>
   <si>
     <t>4444 HEDGE CT LOT 4</t>
   </si>
   <si>
     <t>060-017-0-02-004-00</t>
   </si>
   <si>
     <t>MAPLE HILL RENTAL PROPERTIES LLC</t>
   </si>
   <si>
     <t>2382 PARROTT STATION RD NW</t>
   </si>
   <si>
     <t>060-021-0-01-001-00</t>
   </si>
   <si>
-    <t>SMITH JAY E</t>
+    <t>SMITH ANDREW J</t>
   </si>
   <si>
     <t>3367 VIRGINIA CT NW LOT 12</t>
   </si>
   <si>
     <t>080-009-0-03-019-00</t>
   </si>
   <si>
     <t>AFFORDABLE FENCE BUILDERS LLC</t>
   </si>
   <si>
     <t>20 JANES ST LOT 14</t>
   </si>
   <si>
     <t>080-009-0-03-066-00</t>
   </si>
   <si>
     <t>MAIN ST</t>
   </si>
   <si>
     <t>080-009-0-03-070-01</t>
   </si>
   <si>
     <t>WALNUT ST LOT 37</t>
   </si>
   <si>
     <t>080-009-0-03-071-01</t>
   </si>
   <si>
     <t>WALNUT ST LOT 38</t>
   </si>
   <si>
     <t>080-009-0-03-072-00</t>
   </si>
   <si>
     <t>WALNUT ST LOT 39</t>
   </si>
   <si>
-    <t>080-009-0-03-098-03</t>
-[...7 lines deleted...]
-  <si>
     <t>080-009-0-03-099-03</t>
   </si>
   <si>
     <t>PKJ ENTERPRISES, LLC</t>
   </si>
   <si>
     <t>10 HIGH ST W</t>
   </si>
   <si>
-    <t>080-009-0-03-104-00</t>
-[...4 lines deleted...]
-  <si>
     <t>080-009-0-03-108-00</t>
   </si>
   <si>
     <t>PKJ ENTERPRISES LLC</t>
   </si>
   <si>
     <t>MAIN ST LOT 7 WH</t>
   </si>
   <si>
     <t>080-009-0-03-115-00</t>
   </si>
   <si>
     <t>STIRES JASON</t>
   </si>
   <si>
     <t>27 MAIN ST LOT 45</t>
   </si>
   <si>
-    <t>080-009-0-03-117-00</t>
-[...13 lines deleted...]
-  <si>
     <t>080-009-0-03-361-01</t>
   </si>
   <si>
     <t>MINSHALL JEFFREY L</t>
   </si>
   <si>
     <t>7 MAPLE ST LOT 2 PT</t>
   </si>
   <si>
     <t>080-009-0-03-362-00</t>
   </si>
   <si>
     <t>MAPLE ST LOT 2 PT</t>
   </si>
   <si>
     <t>080-009-0-03-386-00</t>
   </si>
   <si>
     <t>JONES CRYSTAL D</t>
   </si>
   <si>
     <t>19 FENT ST LOT 26</t>
   </si>
   <si>
-    <t>080-009-0-03-398-00</t>
-[...16 lines deleted...]
-  <si>
     <t>080-009-0-03-403-00</t>
   </si>
   <si>
     <t>17 VINE STREET LLC</t>
   </si>
   <si>
     <t>17 VINE ST LOT 38</t>
   </si>
   <si>
     <t>080-009-0-03-412-00</t>
   </si>
   <si>
     <t>STURGELL RONALD H SR &amp; KATTLEMAN KMIBERLY S SURV</t>
   </si>
   <si>
     <t>33 WALNUT ST LOT 28</t>
   </si>
   <si>
     <t>080-009-0-03-431-00</t>
   </si>
   <si>
     <t>WILLIAMS JUEL A</t>
   </si>
   <si>
     <t>2 VINE ST LOT 52</t>
   </si>
   <si>
-    <t>080-009-0-03-432-00</t>
-[...7 lines deleted...]
-  <si>
     <t>080-009-0-03-440-00</t>
   </si>
   <si>
     <t>UPTHEGROVE LILLIAN M</t>
   </si>
   <si>
     <t>VINE ST LOT 43</t>
   </si>
   <si>
-    <t>080-009-0-03-449-00</t>
-[...31 lines deleted...]
-  <si>
     <t>080-009-0-03-484-00</t>
   </si>
   <si>
     <t>KINGSOLVER WM L &amp; TINA SURVIVORSHIP</t>
   </si>
   <si>
     <t>5 SMITH ST LOT 10</t>
   </si>
   <si>
     <t>080-009-0-03-486-00</t>
   </si>
   <si>
     <t>SMITH ST LOT 8</t>
   </si>
   <si>
     <t>080-009-0-03-493-00</t>
   </si>
   <si>
     <t>RILEY STELLA ELIZABETH</t>
   </si>
   <si>
     <t>13 RAILROAD ST</t>
   </si>
   <si>
     <t>080-009-0-03-510-00</t>
   </si>
   <si>
     <t>MORRIS TERRY L &amp; CONNIE J</t>
   </si>
   <si>
     <t>3 MAPLE ST LOT 9</t>
   </si>
   <si>
-    <t>080-009-0-03-616-00</t>
-[...22 lines deleted...]
-  <si>
     <t>08148</t>
   </si>
   <si>
     <t>WILSON SHAWN A &amp; MELINDA L</t>
   </si>
   <si>
     <t>8148 MAIN ST</t>
   </si>
   <si>
-    <t>100-001-0-00-013-13</t>
-[...7 lines deleted...]
-  <si>
     <t>100-001-0-00-013-17</t>
   </si>
   <si>
     <t>HOLBERT GALE G JR</t>
   </si>
   <si>
     <t>11702 KELLOUGH RD NW</t>
   </si>
   <si>
     <t>100-003-0-00-011-00</t>
   </si>
   <si>
     <t>CULWELL ELZIE ETAL</t>
   </si>
   <si>
     <t>13044 US HWY 62 NE</t>
   </si>
   <si>
     <t>100-003-0-00-012-00</t>
   </si>
   <si>
     <t>WILSON OSCAR</t>
   </si>
   <si>
     <t>11419 COOK YANKEETOWN RD NW</t>
   </si>
   <si>
     <t>100-003-0-00-014-00</t>
   </si>
   <si>
     <t>WEBB ZANE &amp; DANIELLE</t>
   </si>
   <si>
     <t>11537 COOK YANKEETOWN RD NE</t>
   </si>
   <si>
     <t>100-006-0-00-004-00</t>
   </si>
   <si>
     <t>ADKINS DANIEL &amp; AMANDA</t>
   </si>
   <si>
     <t>10444 WHITE OAK RD NE</t>
   </si>
   <si>
-    <t>100-009-0-00-009-00</t>
-[...7 lines deleted...]
-  <si>
     <t>100-012-0-01-016-00</t>
   </si>
   <si>
     <t>JOHNSON SAMUEL</t>
   </si>
   <si>
     <t>US HWY 62 NE</t>
   </si>
   <si>
     <t>100-012-0-01-028-00</t>
   </si>
   <si>
     <t>JOHNSON KEITH D</t>
   </si>
   <si>
     <t>HARRISON RD NE</t>
   </si>
   <si>
     <t>100-012-0-01-028-01</t>
   </si>
   <si>
     <t>100-013-0-00-008-00</t>
   </si>
   <si>
     <t>PAYTON KATHY S</t>
   </si>
   <si>
     <t>9275 MADISON RD NE</t>
   </si>
   <si>
-    <t>100-017-0-00-021-00</t>
-[...34 lines deleted...]
-  <si>
     <t>100-019-0-01-008-00</t>
   </si>
   <si>
     <t>MATHENY CHRISTOPHER A</t>
   </si>
   <si>
     <t>8383 POST RD NE LOT 8</t>
   </si>
   <si>
     <t>100-022-0-00-003-02</t>
   </si>
   <si>
     <t>KISER SEAN &amp; ASHLIE</t>
   </si>
   <si>
     <t>WASHINGTON WATERLOO RD NE LOT 7</t>
   </si>
   <si>
     <t>100-022-0-01-013-00</t>
   </si>
   <si>
     <t>COY RESTORATION LLC</t>
   </si>
   <si>
     <t>4689 ST RT 207 NE LOT 14</t>
@@ -1492,476 +1084,302 @@
   <si>
     <t>100-022-0-01-014-00</t>
   </si>
   <si>
     <t>4705 MAIN ST LOT 12</t>
   </si>
   <si>
     <t>100-022-0-01-015-00</t>
   </si>
   <si>
     <t>KAVANAGH DIANA</t>
   </si>
   <si>
     <t>4731 ST RT 207 NE LOT 11</t>
   </si>
   <si>
     <t>100-022-0-01-020-00</t>
   </si>
   <si>
     <t>SWIM IRAL L</t>
   </si>
   <si>
     <t>4811 ST RT 207 NE LOT 1</t>
   </si>
   <si>
-    <t>100-022-0-01-039-00</t>
-[...7 lines deleted...]
-  <si>
     <t>100-022-0-01-051-00</t>
   </si>
   <si>
     <t>CASE PERRY L</t>
   </si>
   <si>
     <t>MAIN ST LOT 19</t>
   </si>
   <si>
-    <t>100-022-0-01-059-00</t>
-[...7 lines deleted...]
-  <si>
     <t>100-022-0-01-068-00</t>
   </si>
   <si>
     <t>WUNDERLIN ROBERT A &amp; LUCINDA A</t>
   </si>
   <si>
     <t>4711 ST RT 207 NE LOT 10</t>
   </si>
   <si>
     <t>10447</t>
   </si>
   <si>
     <t>KINGERY CHARLES A</t>
   </si>
   <si>
     <t>10447 ALLEN RD</t>
   </si>
   <si>
-    <t>120-011-0-00-016-00</t>
-[...7 lines deleted...]
-  <si>
     <t>120-014-0-00-002-00</t>
   </si>
   <si>
     <t>SNYDER DWIGHT &amp; DEBORAH M SURVIVORSHIP</t>
   </si>
   <si>
     <t>898 OLD SPRINGFIELD RD NE</t>
   </si>
   <si>
     <t>120-015-0-00-009-00</t>
   </si>
   <si>
     <t>CARL STEINHAUSER JR LIFE ST ESATE</t>
   </si>
   <si>
     <t>1045 WOOD RD NE</t>
   </si>
   <si>
-    <t>120-015-0-01-003-00</t>
-[...7 lines deleted...]
-  <si>
     <t>120-016-0-00-005-00</t>
   </si>
   <si>
     <t>MARRERO KEVIN SR &amp; LINDA</t>
   </si>
   <si>
     <t>9151 US HWY 22 NE</t>
   </si>
   <si>
     <t>120-016-0-00-006-00</t>
   </si>
   <si>
     <t>MARRERO JEREMY M</t>
   </si>
   <si>
     <t>9181 US HWY 22 NE</t>
   </si>
   <si>
     <t>120-016-0-00-007-00</t>
   </si>
   <si>
     <t>US HWY 22 NE</t>
   </si>
   <si>
-    <t>120-017-0-00-027-00</t>
-[...13 lines deleted...]
-  <si>
     <t>125-004-0-00-013-03</t>
   </si>
   <si>
     <t>THOMAS JUAN &amp; TAMARA</t>
   </si>
   <si>
     <t>19 DEER HAVEN CT NE LOT 1</t>
   </si>
   <si>
     <t>125-004-0-00-015-00</t>
   </si>
   <si>
     <t>HARDGROW SIDNEY W JR &amp; MELINDA D</t>
   </si>
   <si>
     <t>11465 WASHINGTON WATERLOO RD NE</t>
   </si>
   <si>
     <t>130-016-0-01-040-00</t>
   </si>
   <si>
     <t>MOORE NORMAN &amp; SARAH</t>
   </si>
   <si>
     <t>10 MCCLAIN AVE</t>
   </si>
   <si>
-    <t>140-001-0-00-011-03</t>
+    <t>140-001-0-00-011-04</t>
   </si>
   <si>
     <t>PAYTON MARK A &amp; HANA A</t>
   </si>
   <si>
-    <t>787 WESLEY CHAPEL RD NW</t>
-[...4 lines deleted...]
-  <si>
     <t>WESLEY CHAPEL RD NW</t>
   </si>
   <si>
     <t>140-001-0-01-001-00</t>
   </si>
   <si>
     <t>HOLLEY CHARLES</t>
   </si>
   <si>
     <t>REID RD NE</t>
   </si>
   <si>
     <t>140-001-0-01-002-00</t>
   </si>
   <si>
     <t>12945 REID RD NE LOT 9</t>
   </si>
   <si>
     <t>140-001-0-01-003-00</t>
   </si>
   <si>
     <t>REID RD NE LOT 8</t>
   </si>
   <si>
     <t>140-001-0-01-004-00</t>
   </si>
   <si>
     <t>REID RD NE LOT 7</t>
   </si>
   <si>
     <t>140-001-0-01-018-00</t>
   </si>
   <si>
     <t>MUNRO VINCENT &amp; CRYSTAL</t>
   </si>
   <si>
     <t>13345 REID RD NE</t>
   </si>
   <si>
-    <t>140-001-0-01-021-00</t>
-[...8 lines deleted...]
-    <t>140-001-0-01-035-00</t>
+    <t>140-001-0-01-037-00</t>
   </si>
   <si>
     <t>COLON SONIA &amp; MIGUEL A ECHAVARRIA</t>
   </si>
   <si>
-    <t>1601 HAROLD RD NW</t>
-[...13 lines deleted...]
-  <si>
     <t>HAROLD RD NW</t>
   </si>
   <si>
-    <t>140-001-0-01-044-00</t>
-[...7 lines deleted...]
-  <si>
     <t>140-002-0-00-016-01</t>
   </si>
   <si>
     <t>FOX PATRICIA L</t>
   </si>
   <si>
     <t>GREENE RD NE</t>
   </si>
   <si>
     <t>140-003-0-00-003-01</t>
   </si>
   <si>
     <t>HOBBS JAMES H II &amp; AMY DEVENY</t>
   </si>
   <si>
     <t>BROCK RD NE</t>
   </si>
   <si>
     <t>140-004-0-00-004-01</t>
   </si>
   <si>
-    <t>CRAIG JOHN</t>
+    <t>PAINT TOWNSHIP TRUSTEES</t>
   </si>
   <si>
     <t>11880 ST RT 38 NE</t>
   </si>
   <si>
-    <t>140-011-0-00-009-06</t>
-[...7 lines deleted...]
-  <si>
     <t>140-019-0-00-008-03</t>
   </si>
   <si>
     <t>HAVENS JOSEPH DYLAN &amp; MERRIMAN JOSHUA ALLEN</t>
   </si>
   <si>
     <t>7213 PRAIRIE RD NW</t>
   </si>
   <si>
-    <t>140-019-0-00-008-07</t>
-[...16 lines deleted...]
-  <si>
     <t>140-025-0-03-004-00</t>
   </si>
   <si>
     <t>MULLINS RONALD</t>
   </si>
   <si>
     <t>4839 DICKEY RD NE</t>
   </si>
   <si>
     <t>160-025-0-03-002-01</t>
   </si>
   <si>
     <t>GRIMMETT TYLER &amp; JAZLYN</t>
   </si>
   <si>
     <t>DICKEY RD NE</t>
   </si>
   <si>
     <t>160-025-0-03-004-01</t>
   </si>
   <si>
     <t>160-025-0-03-067-43</t>
   </si>
   <si>
     <t>DOVEL DEVELOPMENT CO</t>
   </si>
   <si>
     <t>W CONCORD LN</t>
   </si>
   <si>
     <t>160-025-0-03-090-00</t>
   </si>
   <si>
     <t>MANNING CAROL S</t>
   </si>
   <si>
     <t>63 MIDLAND AVE</t>
   </si>
   <si>
     <t>160-025-0-03-106-00</t>
   </si>
   <si>
     <t>DAUGHERTY ROBERT M</t>
   </si>
   <si>
     <t>WEST ST</t>
   </si>
   <si>
-    <t>160-025-0-03-130-00</t>
-[...28 lines deleted...]
-  <si>
     <t>160-025-0-03-147-00</t>
   </si>
   <si>
     <t>SOUDER CRYSTAL &amp; STEPHENS PAUL E</t>
   </si>
   <si>
     <t>76 BIDDLE BLVD LOT 2</t>
   </si>
   <si>
-    <t>160-025-0-03-186-00</t>
-[...7 lines deleted...]
-  <si>
     <t>160-025-0-03-202-00</t>
   </si>
   <si>
     <t>COY LINDA J &amp; KENNETH SURV</t>
   </si>
   <si>
     <t>42 LINCOLN ST</t>
   </si>
   <si>
-    <t>160-025-0-03-211-00</t>
-[...16 lines deleted...]
-  <si>
     <t>160-025-0-03-246-00</t>
   </si>
   <si>
     <t>160-025-0-03-301-00</t>
   </si>
   <si>
     <t>GREEN JOHN</t>
   </si>
   <si>
     <t>20 MAIN ST</t>
   </si>
   <si>
     <t>160-025-0-03-322-00</t>
   </si>
   <si>
     <t>HERRERA JOANNA GISELE</t>
   </si>
   <si>
     <t>86 MAIN ST LOT 25 PT</t>
   </si>
   <si>
     <t>160-025-0-03-323-00</t>
   </si>
   <si>
     <t>BENNETT BRUCE A &amp; NANCY M</t>
@@ -1987,204 +1405,102 @@
   <si>
     <t>160-025-0-03-349-00</t>
   </si>
   <si>
     <t>FITCH CLARENCE E JR</t>
   </si>
   <si>
     <t>MIRON ST LOT 24 WH</t>
   </si>
   <si>
     <t>160-025-0-03-350-00</t>
   </si>
   <si>
     <t>17 MIRON ST LOT 25 WH</t>
   </si>
   <si>
     <t>170-001-0-00-016-04</t>
   </si>
   <si>
     <t>SUGAR GROVE LAKE LLC</t>
   </si>
   <si>
     <t>733 STAUNTON SUGAR GROVE RD SW</t>
   </si>
   <si>
-    <t>170-003-0-00-001-00</t>
-[...25 lines deleted...]
-  <si>
     <t>170-004-0-00-014-00</t>
   </si>
   <si>
     <t>WELTON EDWARD H SR &amp; MARY L SURV</t>
   </si>
   <si>
     <t>6821 CROSS RD SE</t>
   </si>
   <si>
-    <t>170-005-0-00-007-00</t>
-[...37 lines deleted...]
-  <si>
     <t>170-007-0-00-006-00</t>
   </si>
   <si>
     <t>KNISLEY KANDY</t>
   </si>
   <si>
     <t>GREENFIELD SABINA RD SW</t>
   </si>
   <si>
     <t>170-007-0-00-007-00</t>
   </si>
   <si>
     <t>170-007-0-00-008-00</t>
   </si>
   <si>
     <t>170-007-0-00-009-00</t>
   </si>
   <si>
     <t>1822 GREENFIELD SABINA RD SW</t>
   </si>
   <si>
     <t>170-007-0-00-016-00</t>
   </si>
   <si>
     <t>WELTON EDWARD H &amp; MARY L</t>
   </si>
   <si>
     <t>1194 GREENFIELD SABINA RD SW</t>
   </si>
   <si>
-    <t>170-008-0-00-013-01</t>
-[...34 lines deleted...]
-  <si>
     <t>170-010-0-01-023-00</t>
   </si>
   <si>
     <t>SMITH ADRIAN &amp; BRANDON</t>
   </si>
   <si>
     <t>9005 CROSS RD SE LOT 23</t>
   </si>
   <si>
     <t>170-010-0-01-024-00</t>
   </si>
   <si>
-    <t>MCCOY SCOTT &amp; ANN</t>
+    <t>SMITH BRANDON &amp; ADRIAN</t>
   </si>
   <si>
     <t>9760 WASHINGTON NEW MARTINSBURG RD SW LOT 24 WH</t>
   </si>
   <si>
     <t>170-010-0-01-027-00</t>
   </si>
   <si>
     <t>WILSON RICHIE LEE SR &amp; KATHERINE L SURV LF EST</t>
   </si>
   <si>
     <t>9718 WASHINGTON NEW MARTINSBURG RD SW LOT 37</t>
   </si>
   <si>
     <t>170-010-0-01-028-00</t>
   </si>
   <si>
     <t>BRYAN JASON &amp; BRYAN STACY</t>
   </si>
   <si>
     <t>9706 WASHINGTON NEW MARTINSBURG RD SW LOT 38</t>
   </si>
   <si>
     <t>170-010-0-01-029-00</t>
   </si>
@@ -2218,338 +1534,191 @@
   <si>
     <t>170-010-0-01-081-00</t>
   </si>
   <si>
     <t>KNORR PAUL E &amp; DEBORAH A SURVIVORSHIP</t>
   </si>
   <si>
     <t>10061 S WASHINGTON NEW MARTINSBURG RD LOT 63</t>
   </si>
   <si>
     <t>170-010-0-01-083-00</t>
   </si>
   <si>
     <t>10061 S WASHINGTON NEW MARTINSBURG RD LOT 64</t>
   </si>
   <si>
     <t>170-010-0-01-088-00</t>
   </si>
   <si>
     <t>EVERHART BRADLEY L &amp; MELINDA K</t>
   </si>
   <si>
     <t>10050 WASHINGTON NEW MARTINSBURG RD SW LOT 50</t>
   </si>
   <si>
-    <t>170-019-0-01-012-00</t>
-[...13 lines deleted...]
-  <si>
     <t>190-004-0-01-018-00</t>
   </si>
   <si>
     <t>STATE OF OHIO</t>
   </si>
   <si>
     <t>3291 FORD RD NW LOT 18</t>
   </si>
   <si>
     <t>190-004-0-01-019-00</t>
   </si>
   <si>
     <t>3305 FORD RD NW LOT 19</t>
   </si>
   <si>
-    <t>190-005-0-00-041-00</t>
-[...7 lines deleted...]
-  <si>
     <t>190-006-0-00-010-08</t>
   </si>
   <si>
     <t>GOLDSBERRY MICHAEL A &amp; BARBARA S</t>
   </si>
   <si>
     <t>MATHEWS RD NW</t>
   </si>
   <si>
-    <t>190-008-0-00-007-00</t>
-[...31 lines deleted...]
-  <si>
     <t>190-011-0-04-027-00</t>
   </si>
   <si>
     <t>COMBS PHYLLIS J &amp; MALEEA E</t>
   </si>
   <si>
     <t>1325 PEARL ST LOT 162</t>
   </si>
   <si>
     <t>190-011-0-04-028-00</t>
   </si>
   <si>
     <t>1327 PEARL ST LOT 163</t>
   </si>
   <si>
-    <t>190-011-0-04-040-00</t>
-[...28 lines deleted...]
-  <si>
     <t>190-011-0-04-087-00</t>
   </si>
   <si>
     <t>BURNETT TRACY &amp; TINA</t>
   </si>
   <si>
     <t>417 CLYBURN AVE LOT 103</t>
   </si>
   <si>
     <t>190-011-0-04-105-00</t>
   </si>
   <si>
     <t>PENWELL JULIA ANN</t>
   </si>
   <si>
     <t>PEARL ST LOT 135</t>
   </si>
   <si>
     <t>190-011-0-04-107-00</t>
   </si>
   <si>
     <t>SCHRECKENGAUST RICHARD</t>
   </si>
   <si>
     <t>308 MACE ST LOT 127</t>
   </si>
   <si>
     <t>190-011-0-04-119-00</t>
   </si>
   <si>
     <t>PB PROPERTY MANAGEMENT LLC</t>
   </si>
   <si>
     <t>1510 N NORTH ST LOT 21</t>
   </si>
   <si>
     <t>190-011-0-04-121-00</t>
   </si>
   <si>
     <t>N NORTH ST LOT 19</t>
   </si>
   <si>
-    <t>190-011-0-05-024-00</t>
-[...7 lines deleted...]
-  <si>
     <t>190-016-0-00-001-00</t>
   </si>
   <si>
     <t>KIDWELL GISELE C</t>
   </si>
   <si>
     <t>2824 US HWY 22 NW</t>
   </si>
   <si>
     <t>190-016-0-01-012-00</t>
   </si>
   <si>
     <t>346 JAMISON RD NW</t>
   </si>
   <si>
-    <t>190-017-0-00-010-01</t>
-[...16 lines deleted...]
-  <si>
     <t>190-027-0-00-001-05</t>
   </si>
   <si>
     <t>WCHLAND LLC</t>
   </si>
   <si>
     <t>OLD US HWY 35 SE</t>
   </si>
   <si>
-    <t>190-028-0-00-012-01</t>
-[...7 lines deleted...]
-  <si>
     <t>190-029-0-00-013-02</t>
   </si>
   <si>
     <t>BENNETT NANCY M</t>
   </si>
   <si>
     <t>3021 ARMBRUST RD SW</t>
   </si>
   <si>
     <t>215-020-4-00-046-00</t>
   </si>
   <si>
     <t>OESTERLE TRACIE</t>
   </si>
   <si>
     <t>524 CAROLYN RD LOT 17</t>
   </si>
   <si>
     <t>220-006-0-00-017-00</t>
   </si>
   <si>
     <t>HAYNES NICK L</t>
   </si>
   <si>
     <t>7431 ROBINSON RD SE</t>
   </si>
   <si>
     <t>220-006-0-00-017-01</t>
   </si>
   <si>
     <t>HAYNES JERRY N &amp; LORA</t>
   </si>
   <si>
     <t>7373 ROBINSON RD SE</t>
   </si>
   <si>
-    <t>220-006-0-00-018-00</t>
-[...22 lines deleted...]
-  <si>
     <t>220-010-0-00-014-00</t>
   </si>
   <si>
     <t>INGRAM HELEN B TOD</t>
   </si>
   <si>
     <t>206 DOGTOWN RD SE</t>
   </si>
   <si>
     <t>220-010-0-00-015-01</t>
   </si>
   <si>
     <t>PICKLESIMER DUSTIN S</t>
   </si>
   <si>
     <t>DOGTOWN RD SE</t>
   </si>
   <si>
     <t>220-017-0-00-010-01</t>
   </si>
   <si>
     <t>GILPEN CORY L</t>
   </si>
   <si>
     <t>3303 ROCK MILLS GOOD HOPE RD SE</t>
@@ -2560,117 +1729,66 @@
   <si>
     <t>ROBERTS PATRICIA A</t>
   </si>
   <si>
     <t>0 BRADEN RD SE</t>
   </si>
   <si>
     <t>220-020-0-00-002-00</t>
   </si>
   <si>
     <t>BRAUN JOHN E</t>
   </si>
   <si>
     <t>3643 MIAMI TRACE RD SE</t>
   </si>
   <si>
     <t>220-020-0-02-050-01</t>
   </si>
   <si>
     <t>JONES DONALD W</t>
   </si>
   <si>
     <t>3965 MAIN ST SE LOT 30</t>
   </si>
   <si>
-    <t>220-020-0-02-075-00</t>
-[...31 lines deleted...]
-  <si>
     <t>220-020-0-02-087-00</t>
   </si>
   <si>
     <t>LOPEZ ISABEL MONDRAGON</t>
   </si>
   <si>
     <t>3758 MAIN ST SE</t>
   </si>
   <si>
     <t>220-020-0-02-107-00</t>
   </si>
   <si>
     <t>COX CRYSTAL</t>
   </si>
   <si>
     <t>3963 NORTH ST SE LOT 9</t>
-  </si>
-[...16 lines deleted...]
-    <t>4084 MIAMI TRACE RD SE</t>
   </si>
   <si>
     <t>220-025-0-00-001-00</t>
   </si>
   <si>
     <t>COOPER JEFFREY D &amp; LEANN M SURV</t>
   </si>
   <si>
     <t>WOLFE RD SE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,0.00"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2689,77 +1807,77 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F325" headerRowCount="1">
-  <autoFilter ref="A1:F325"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F206" headerRowCount="1">
+  <autoFilter ref="A1:F206"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18708&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19204&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18717&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18969&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19034&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18734&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18752&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18772&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18773&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18784&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18794&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=410&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18833&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=791&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1090&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1115&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1256&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2144&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2146&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2157&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2158&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2251&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2494&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2612&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2689&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2915&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19239&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3538&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3545&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3740&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3785&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3821&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3839&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3840&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3841&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4002&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4003&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4035&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4105&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4688&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4700&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4701&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4702&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4913&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5177&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5355&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19345&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5763&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5781&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5839&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6332&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6344&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6787&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6788&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6792&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6872&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6894&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7135&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7137&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7138&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7193&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7196&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7198&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7199&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7200&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7220&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7312&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7359&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7382&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7420&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7432&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7626&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8218&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8509&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8558&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8559&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8759&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8764&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8953&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9004&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9005&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9006&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9119&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9560&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=10010&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=10223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18611&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=16997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17133&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17134&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17299&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17649&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17936&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17937&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17938&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17939&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17983&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18017&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18114&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19034&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18734&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1256&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2915&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5839&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7432&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=10223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=16997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17649&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18114&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F325"/>
+  <dimension ref="A1:F206"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.02839469909668" customWidth="1"/>
-    <col min="2" max="2" width="57.9922981262207" customWidth="1"/>
+    <col min="2" max="2" width="52.15775680541992" customWidth="1"/>
     <col min="3" max="3" width="17.319316864013672" customWidth="1"/>
     <col min="4" max="4" width="54.32461166381836" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
@@ -2856,6413 +1974,4033 @@
       </c>
       <c r="D6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="2">
         <v>615.8</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="2">
-        <v>88.57</v>
+        <v>709.29</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="2">
-        <v>709.29</v>
+        <v>752.17</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="2">
-        <v>41.66</v>
+        <v>533.53</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="2">
-        <v>752.17</v>
+        <v>61.35</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="2">
-        <v>533.53</v>
+        <v>3699.55</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E12" s="2">
-        <v>504.63</v>
+        <v>261.06</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="2">
-        <v>61.35</v>
+        <v>16.85</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E14" s="2">
-        <v>663.99</v>
+        <v>250.44</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2">
-        <v>3699.55</v>
+        <v>3403.1</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>261.06</v>
+        <v>228.26</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>16.85</v>
+        <v>56.97</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="2">
-        <v>1.05</v>
+        <v>42.41</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="2">
-        <v>250.44</v>
+        <v>189.26</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E20" s="2">
-        <v>3403.1</v>
+        <v>623.87</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" s="2">
-        <v>228.26</v>
+        <v>623.88</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" s="2">
-        <v>56.97</v>
+        <v>684.15</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" s="2">
-        <v>42.41</v>
+        <v>1192.52</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="C24" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" s="2">
-        <v>189.26</v>
+        <v>2979.95</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="C25" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" s="2">
-        <v>623.87</v>
+        <v>3031.73</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="2">
-        <v>623.88</v>
+        <v>691.81</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="2">
-        <v>684.15</v>
+        <v>2554.18</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E28" s="2">
-        <v>1192.52</v>
+        <v>337.76</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E29" s="2">
-        <v>2979.95</v>
+        <v>26904.24</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E30" s="2">
-        <v>3031.73</v>
+        <v>4618.53</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>96</v>
       </c>
       <c r="E31" s="2">
-        <v>691.81</v>
+        <v>1816.12</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E32" s="2">
-        <v>2554.18</v>
+        <v>192.28</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" s="2">
-        <v>337.76</v>
+        <v>3580.49</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B34" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="C34" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="C34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" s="2">
-        <v>26904.24</v>
+        <v>355.98</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="2">
-        <v>4618.53</v>
+        <v>19.91</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="B36" s="0" t="s">
+      <c r="C36" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="C36" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" s="2">
-        <v>1816.12</v>
+        <v>110.04</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B37" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="B37" s="0" t="s">
+      <c r="C37" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="C37" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37" s="2">
-        <v>192.28</v>
+        <v>4136.09</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E38" s="2">
-        <v>95.37</v>
+        <v>745.51</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="2">
-        <v>3580.49</v>
+        <v>231.94</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="2">
-        <v>355.98</v>
+        <v>774.26</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E41" s="2">
-        <v>19.91</v>
+        <v>1755.31</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E42" s="2">
-        <v>110.04</v>
+        <v>139.61</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>129</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E43" s="2">
-        <v>4136.09</v>
+        <v>5943.22</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>115</v>
+        <v>133</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E44" s="2">
-        <v>1445.16</v>
+        <v>661.33</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E45" s="2">
-        <v>1565.87</v>
+        <v>41</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E46" s="2">
-        <v>745.51</v>
+        <v>16984.33</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E47" s="2">
-        <v>231.94</v>
+        <v>156.52</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E48" s="2">
-        <v>774.26</v>
+        <v>349.45</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E49" s="2">
-        <v>1755.31</v>
+        <v>8006</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E50" s="2">
-        <v>139.61</v>
+        <v>17.63</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>115</v>
+        <v>154</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E51" s="2">
-        <v>42.41</v>
+        <v>237.26</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>115</v>
+        <v>157</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E52" s="2">
-        <v>17.63</v>
+        <v>2673.1</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E53" s="2">
-        <v>5943.22</v>
+        <v>397.86</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="E54" s="2">
-        <v>15.97</v>
+        <v>413.93</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="E55" s="2">
-        <v>1064.35</v>
+        <v>59.81</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="E56" s="2">
-        <v>661.33</v>
+        <v>1437.61</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>69</v>
+        <v>172</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="E57" s="2">
-        <v>133.18</v>
+        <v>3507.74</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="E58" s="2">
-        <v>41</v>
+        <v>63.53</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E59" s="2">
-        <v>16984.33</v>
+        <v>1116.57</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="E60" s="2">
-        <v>156.52</v>
+        <v>9187.83</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="E61" s="2">
-        <v>349.45</v>
+        <v>1116.17</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>39</v>
+        <v>187</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="E62" s="2">
-        <v>31.84</v>
+        <v>869.24</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>115</v>
+        <v>190</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="E63" s="2">
-        <v>14.2</v>
+        <v>657.59</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="E64" s="2">
-        <v>8006</v>
+        <v>338.65</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="E65" s="2">
-        <v>17.63</v>
+        <v>3935.16</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="E66" s="2">
-        <v>237.26</v>
+        <v>182.08</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="E67" s="2">
-        <v>2673.1</v>
+        <v>44.65</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="E68" s="2">
-        <v>397.86</v>
+        <v>3443.02</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="E69" s="2">
-        <v>413.93</v>
+        <v>188.83</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="E70" s="2">
-        <v>352.61</v>
+        <v>409.95</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="E71" s="2">
-        <v>59.81</v>
+        <v>456.05</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="E72" s="2">
-        <v>1437.61</v>
+        <v>789.98</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="E73" s="2">
-        <v>3507.74</v>
+        <v>1038.27</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="E74" s="2">
-        <v>63.53</v>
+        <v>423.61</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="E75" s="2">
-        <v>1116.57</v>
+        <v>99.14</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="E76" s="2">
-        <v>9187.83</v>
+        <v>97.03</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>39</v>
+        <v>230</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="E77" s="2">
-        <v>1116.17</v>
+        <v>86.39</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="E78" s="2">
-        <v>869.24</v>
+        <v>167.4</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="E79" s="2">
-        <v>657.59</v>
+        <v>2428.57</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="E80" s="2">
-        <v>560.7</v>
+        <v>575.9</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="E81" s="2">
-        <v>838.65</v>
+        <v>7389.49</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E82" s="2">
-        <v>29.17</v>
+        <v>67.7</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="E83" s="2">
-        <v>3935.16</v>
+        <v>1788.12</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="E84" s="2">
-        <v>1880.48</v>
+        <v>569.2</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="E85" s="2">
-        <v>182.08</v>
+        <v>7630.35</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="E86" s="2">
-        <v>44.65</v>
+        <v>9661.22</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E87" s="2">
-        <v>3443.02</v>
+        <v>1185.44</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E88" s="2">
-        <v>588.83</v>
+        <v>717.56</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="E89" s="2">
-        <v>409.95</v>
+        <v>1899.13</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="E90" s="2">
-        <v>456.05</v>
+        <v>877.97</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>265</v>
+        <v>235</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E91" s="2">
-        <v>789.98</v>
+        <v>15.52</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>268</v>
+        <v>235</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>269</v>
       </c>
       <c r="E92" s="2">
-        <v>319.08</v>
+        <v>71.51</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>270</v>
       </c>
       <c r="B93" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D93" s="0" t="s">
         <v>271</v>
       </c>
-      <c r="C93" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E93" s="2">
-        <v>1038.27</v>
+        <v>55.51</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D94" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="B94" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E94" s="2">
-        <v>72.77</v>
+        <v>26.98</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D95" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="B95" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E95" s="2">
-        <v>19.43</v>
+        <v>8171.56</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
         <v>277</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E96" s="2">
-        <v>85.63</v>
+        <v>239.83</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>275</v>
+        <v>282</v>
       </c>
       <c r="E97" s="2">
-        <v>137.81</v>
+        <v>382.95</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>274</v>
+        <v>284</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="E98" s="2">
-        <v>223.34</v>
+        <v>30593.16</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="E99" s="2">
-        <v>6.93</v>
+        <v>826.18</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="E100" s="2">
-        <v>423.61</v>
+        <v>470.11</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="E101" s="2">
-        <v>99.14</v>
+        <v>505.2</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="E102" s="2">
-        <v>97.03</v>
+        <v>26161.5</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="E103" s="2">
-        <v>2106.85</v>
+        <v>541.4</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="E104" s="2">
-        <v>5880.21</v>
+        <v>388</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="E105" s="2">
-        <v>86.39</v>
+        <v>8822.54</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="E106" s="2">
-        <v>167.4</v>
+        <v>400.46</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>274</v>
+        <v>309</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="E107" s="2">
-        <v>1210.79</v>
+        <v>4318.78</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="E108" s="2">
-        <v>2428.57</v>
+        <v>262.63</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>305</v>
+        <v>315</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>286</v>
+        <v>316</v>
       </c>
       <c r="E109" s="2">
-        <v>575.9</v>
+        <v>300</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>286</v>
+        <v>319</v>
       </c>
       <c r="E110" s="2">
-        <v>176.98</v>
+        <v>13357.77</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>310</v>
+        <v>320</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>311</v>
+        <v>321</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>312</v>
+        <v>322</v>
       </c>
       <c r="E111" s="2">
-        <v>7389.49</v>
+        <v>2453.24</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="E112" s="2">
-        <v>167.7</v>
+        <v>984.12</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>316</v>
+        <v>326</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>317</v>
+        <v>327</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>318</v>
+        <v>328</v>
       </c>
       <c r="E113" s="2">
-        <v>126.59</v>
+        <v>1593.33</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>319</v>
+        <v>329</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>320</v>
+        <v>330</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>321</v>
+        <v>331</v>
       </c>
       <c r="E114" s="2">
-        <v>1788.12</v>
+        <v>641.63</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>322</v>
+        <v>332</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="E115" s="2">
-        <v>569.2</v>
+        <v>73.02</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>326</v>
+        <v>336</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>327</v>
+        <v>337</v>
       </c>
       <c r="E116" s="2">
-        <v>568.56</v>
+        <v>3238.06</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>320</v>
+        <v>336</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="E117" s="2">
-        <v>7630.35</v>
+        <v>179.72</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>309</v>
+        <v>340</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>341</v>
       </c>
       <c r="E118" s="2">
-        <v>755.34</v>
+        <v>5509.11</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>331</v>
+        <v>342</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>332</v>
+        <v>343</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>344</v>
       </c>
       <c r="E119" s="2">
-        <v>9661.22</v>
+        <v>85.06</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>334</v>
+        <v>345</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>335</v>
+        <v>346</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>347</v>
       </c>
       <c r="E120" s="2">
-        <v>1185.44</v>
+        <v>1215.77</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>337</v>
+        <v>348</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>338</v>
+        <v>349</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>339</v>
+        <v>350</v>
       </c>
       <c r="E121" s="2">
-        <v>717.56</v>
+        <v>1115.1</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>340</v>
+        <v>351</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
       <c r="E122" s="2">
-        <v>1899.13</v>
+        <v>1274.86</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="E123" s="2">
-        <v>877.97</v>
+        <v>205.71</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>305</v>
+        <v>357</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>347</v>
+        <v>358</v>
       </c>
       <c r="E124" s="2">
-        <v>15.52</v>
+        <v>360.88</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>348</v>
+        <v>359</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>305</v>
+        <v>360</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>349</v>
+        <v>361</v>
       </c>
       <c r="E125" s="2">
-        <v>71.51</v>
+        <v>861.67</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>305</v>
+        <v>363</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>351</v>
+        <v>364</v>
       </c>
       <c r="E126" s="2">
-        <v>55.51</v>
+        <v>2457.82</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>352</v>
+        <v>365</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>305</v>
+        <v>366</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>353</v>
+        <v>367</v>
       </c>
       <c r="E127" s="2">
-        <v>26.98</v>
+        <v>62.34</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>354</v>
+        <v>368</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>355</v>
+        <v>369</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="E128" s="2">
-        <v>1.14</v>
+        <v>14879.28</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>357</v>
+        <v>371</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>358</v>
+        <v>372</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>359</v>
+        <v>373</v>
       </c>
       <c r="E129" s="2">
-        <v>8171.56</v>
+        <v>3282.75</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>360</v>
+        <v>374</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>361</v>
+        <v>375</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>347</v>
+        <v>376</v>
       </c>
       <c r="E130" s="2">
-        <v>499.54</v>
+        <v>968.01</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>362</v>
+        <v>377</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>363</v>
+        <v>378</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>364</v>
+        <v>379</v>
       </c>
       <c r="E131" s="2">
-        <v>239.83</v>
+        <v>1036.95</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>365</v>
+        <v>380</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>367</v>
+        <v>381</v>
       </c>
       <c r="E132" s="2">
-        <v>382.95</v>
+        <v>125.01</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>368</v>
+        <v>382</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>361</v>
+        <v>383</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>369</v>
+        <v>384</v>
       </c>
       <c r="E133" s="2">
-        <v>16967.34</v>
+        <v>416.51</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>370</v>
+        <v>385</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>371</v>
+        <v>386</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>372</v>
+        <v>387</v>
       </c>
       <c r="E134" s="2">
-        <v>2003.04</v>
+        <v>1217.04</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>373</v>
+        <v>388</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>374</v>
+        <v>389</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>375</v>
+        <v>390</v>
       </c>
       <c r="E135" s="2">
-        <v>30593.16</v>
+        <v>879.27</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>376</v>
+        <v>391</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>374</v>
+        <v>392</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>377</v>
+        <v>393</v>
       </c>
       <c r="E136" s="2">
-        <v>826.18</v>
+        <v>34.78</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>378</v>
+        <v>394</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>379</v>
+        <v>395</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>380</v>
+        <v>396</v>
       </c>
       <c r="E137" s="2">
-        <v>470.11</v>
+        <v>176.99</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>381</v>
+        <v>397</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>383</v>
+        <v>398</v>
       </c>
       <c r="E138" s="2">
-        <v>178.39</v>
+        <v>2171.49</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>384</v>
+        <v>399</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>385</v>
+        <v>395</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>386</v>
+        <v>400</v>
       </c>
       <c r="E139" s="2">
-        <v>9070.1</v>
+        <v>28.71</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>387</v>
+        <v>401</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="E140" s="2">
-        <v>505.2</v>
+        <v>28.71</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>391</v>
+        <v>404</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
       <c r="E141" s="2">
-        <v>26161.5</v>
+        <v>14541.56</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="E142" s="2">
-        <v>541.4</v>
+        <v>24.22</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>397</v>
+        <v>410</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="E143" s="2">
-        <v>74.34</v>
+        <v>358.99</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>400</v>
+        <v>413</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="E144" s="2">
-        <v>388</v>
+        <v>113.63</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>402</v>
+        <v>415</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>403</v>
+        <v>416</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>404</v>
+        <v>417</v>
       </c>
       <c r="E145" s="2">
-        <v>184.1</v>
+        <v>280.19</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>405</v>
+        <v>418</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>397</v>
+        <v>419</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="E146" s="2">
-        <v>442.3</v>
+        <v>5246.08</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>407</v>
+        <v>421</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>397</v>
+        <v>422</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>406</v>
+        <v>423</v>
       </c>
       <c r="E147" s="2">
-        <v>816.32</v>
+        <v>1025.12</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>408</v>
+        <v>424</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>409</v>
+        <v>425</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>410</v>
+        <v>426</v>
       </c>
       <c r="E148" s="2">
-        <v>19.02</v>
+        <v>172.24</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>411</v>
+        <v>427</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>397</v>
+        <v>422</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>412</v>
+        <v>426</v>
       </c>
       <c r="E149" s="2">
-        <v>54.79</v>
+        <v>11.49</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>413</v>
+        <v>428</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>414</v>
+        <v>429</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>415</v>
+        <v>430</v>
       </c>
       <c r="E150" s="2">
-        <v>8822.54</v>
+        <v>154.61</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>416</v>
+        <v>431</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>414</v>
+        <v>432</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>417</v>
+        <v>433</v>
       </c>
       <c r="E151" s="2">
-        <v>400.46</v>
+        <v>709.29</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>418</v>
+        <v>434</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>419</v>
+        <v>435</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>420</v>
+        <v>436</v>
       </c>
       <c r="E152" s="2">
-        <v>4318.78</v>
+        <v>1873.68</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>421</v>
+        <v>437</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>422</v>
+        <v>438</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>423</v>
+        <v>439</v>
       </c>
       <c r="E153" s="2">
-        <v>1009.24</v>
+        <v>1661.68</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>424</v>
+        <v>440</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>425</v>
+        <v>441</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>426</v>
+        <v>442</v>
       </c>
       <c r="E154" s="2">
-        <v>25.5</v>
+        <v>68.83</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>427</v>
+        <v>443</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>428</v>
+        <v>16</v>
       </c>
       <c r="E155" s="2">
-        <v>5.81</v>
+        <v>755.61</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>429</v>
+        <v>444</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>430</v>
+        <v>445</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>431</v>
+        <v>446</v>
       </c>
       <c r="E156" s="2">
-        <v>1207.31</v>
+        <v>393.51</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>432</v>
+        <v>447</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>433</v>
+        <v>448</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>434</v>
+        <v>449</v>
       </c>
       <c r="E157" s="2">
-        <v>300</v>
+        <v>1239.42</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>435</v>
+        <v>450</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>436</v>
+        <v>451</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>437</v>
+        <v>452</v>
       </c>
       <c r="E158" s="2">
-        <v>6112.8</v>
+        <v>1098.12</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>438</v>
+        <v>453</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>439</v>
+        <v>451</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>440</v>
+        <v>454</v>
       </c>
       <c r="E159" s="2">
-        <v>13357.77</v>
+        <v>29</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>441</v>
+        <v>455</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>442</v>
+        <v>456</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>443</v>
+        <v>457</v>
       </c>
       <c r="E160" s="2">
-        <v>2453.24</v>
+        <v>62.5</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>444</v>
+        <v>458</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>445</v>
+        <v>459</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>446</v>
+        <v>460</v>
       </c>
       <c r="E161" s="2">
-        <v>984.12</v>
+        <v>1259.56</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>447</v>
+        <v>461</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>448</v>
+        <v>459</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="E162" s="2">
-        <v>1593.33</v>
+        <v>7568.89</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>450</v>
+        <v>463</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>451</v>
+        <v>464</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>452</v>
+        <v>465</v>
       </c>
       <c r="E163" s="2">
-        <v>641.63</v>
+        <v>906.17</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>453</v>
+        <v>466</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>455</v>
+        <v>468</v>
       </c>
       <c r="E164" s="2">
-        <v>7530.15</v>
+        <v>317.05</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>457</v>
+        <v>470</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
       <c r="E165" s="2">
-        <v>73.02</v>
+        <v>58.57</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>459</v>
+        <v>472</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>460</v>
+        <v>470</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>461</v>
+        <v>471</v>
       </c>
       <c r="E166" s="2">
-        <v>3238.06</v>
+        <v>252.37</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>462</v>
+        <v>473</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>460</v>
+        <v>470</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>471</v>
       </c>
       <c r="E167" s="2">
-        <v>179.72</v>
+        <v>233.43</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>463</v>
+        <v>474</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>475</v>
       </c>
       <c r="E168" s="2">
-        <v>5509.11</v>
+        <v>90.17</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>466</v>
+        <v>476</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>467</v>
+        <v>477</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>478</v>
       </c>
       <c r="E169" s="2">
-        <v>61.74</v>
+        <v>360.35</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>470</v>
+        <v>480</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>481</v>
       </c>
       <c r="E170" s="2">
-        <v>21.59</v>
+        <v>1746.61</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>470</v>
+        <v>483</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>484</v>
       </c>
       <c r="E171" s="2">
-        <v>17.75</v>
+        <v>118.4</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>473</v>
+        <v>485</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>470</v>
+        <v>486</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>487</v>
       </c>
       <c r="E172" s="2">
-        <v>105.63</v>
+        <v>74.96</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>475</v>
+        <v>488</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>476</v>
+        <v>489</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>490</v>
       </c>
       <c r="E173" s="2">
-        <v>537.48</v>
+        <v>1748.69</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>478</v>
+        <v>491</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>479</v>
+        <v>489</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
       <c r="E174" s="2">
-        <v>85.06</v>
+        <v>118.25</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>481</v>
+        <v>493</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>483</v>
+        <v>494</v>
       </c>
       <c r="E175" s="2">
-        <v>1215.77</v>
+        <v>6.63</v>
       </c>
       <c r="F175" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>484</v>
+        <v>495</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>485</v>
+        <v>496</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>486</v>
+        <v>497</v>
       </c>
       <c r="E176" s="2">
-        <v>1615.1</v>
+        <v>131.65</v>
       </c>
       <c r="F176" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>485</v>
+        <v>499</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>488</v>
+        <v>500</v>
       </c>
       <c r="E177" s="2">
-        <v>1774.86</v>
+        <v>53.98</v>
       </c>
       <c r="F177" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>489</v>
+        <v>501</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>490</v>
+        <v>502</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>491</v>
+        <v>503</v>
       </c>
       <c r="E178" s="2">
-        <v>205.71</v>
+        <v>6318.5</v>
       </c>
       <c r="F178" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>492</v>
+        <v>504</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>493</v>
+        <v>502</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>494</v>
+        <v>505</v>
       </c>
       <c r="E179" s="2">
-        <v>1106.88</v>
+        <v>7012.1</v>
       </c>
       <c r="F179" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>495</v>
+        <v>506</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>496</v>
+        <v>507</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>497</v>
+        <v>508</v>
       </c>
       <c r="E180" s="2">
-        <v>1071.21</v>
+        <v>1607.28</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>498</v>
+        <v>509</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="E181" s="2">
-        <v>861.67</v>
+        <v>521.18</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>501</v>
+        <v>512</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>502</v>
+        <v>510</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>503</v>
+        <v>513</v>
       </c>
       <c r="E182" s="2">
-        <v>592.17</v>
+        <v>540.53</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>504</v>
+        <v>514</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>505</v>
+        <v>515</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
       <c r="E183" s="2">
-        <v>2457.82</v>
+        <v>466.86</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>507</v>
+        <v>517</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>508</v>
+        <v>518</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>509</v>
+        <v>519</v>
       </c>
       <c r="E184" s="2">
-        <v>62.34</v>
+        <v>101.85</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>512</v>
+        <v>521</v>
       </c>
       <c r="E185" s="2">
-        <v>91.45</v>
+        <v>101.85</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>513</v>
+        <v>522</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>514</v>
+        <v>523</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>515</v>
+        <v>524</v>
       </c>
       <c r="E186" s="2">
-        <v>14879.28</v>
+        <v>239.53</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>516</v>
+        <v>525</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>517</v>
+        <v>526</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>518</v>
+        <v>527</v>
       </c>
       <c r="E187" s="2">
-        <v>3282.75</v>
+        <v>7908.37</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>521</v>
+        <v>530</v>
       </c>
       <c r="E188" s="2">
-        <v>1298.34</v>
+        <v>2681.44</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>523</v>
+        <v>532</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>524</v>
+        <v>533</v>
       </c>
       <c r="E189" s="2">
-        <v>968.01</v>
+        <v>1303.31</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>525</v>
+        <v>534</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>527</v>
+        <v>535</v>
       </c>
       <c r="E190" s="2">
-        <v>1036.95</v>
+        <v>131.14</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>528</v>
+        <v>536</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>526</v>
+        <v>537</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
       <c r="E191" s="2">
-        <v>125.01</v>
+        <v>2715.87</v>
       </c>
       <c r="F191" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>530</v>
+        <v>539</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>531</v>
+        <v>181</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>532</v>
+        <v>540</v>
       </c>
       <c r="E192" s="2">
-        <v>130.35</v>
+        <v>627.88</v>
       </c>
       <c r="F192" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>533</v>
+        <v>541</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>531</v>
+        <v>542</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>534</v>
+        <v>543</v>
       </c>
       <c r="E193" s="2">
-        <v>1.61</v>
+        <v>792.85</v>
       </c>
       <c r="F193" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>535</v>
+        <v>544</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>536</v>
+        <v>545</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="E194" s="2">
-        <v>416.51</v>
+        <v>1518.32</v>
       </c>
       <c r="F194" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>540</v>
+        <v>549</v>
       </c>
       <c r="E195" s="2">
-        <v>1717.04</v>
+        <v>1021.18</v>
       </c>
       <c r="F195" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>541</v>
+        <v>550</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>542</v>
+        <v>551</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>543</v>
+        <v>552</v>
       </c>
       <c r="E196" s="2">
-        <v>879.27</v>
+        <v>10688.85</v>
       </c>
       <c r="F196" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>544</v>
+        <v>553</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>545</v>
+        <v>554</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>546</v>
+        <v>555</v>
       </c>
       <c r="E197" s="2">
-        <v>2235.92</v>
+        <v>14534.56</v>
       </c>
       <c r="F197" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>545</v>
+        <v>557</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>558</v>
       </c>
       <c r="E198" s="2">
-        <v>34.78</v>
+        <v>256.25</v>
       </c>
       <c r="F198" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>549</v>
+        <v>559</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>550</v>
+        <v>560</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>551</v>
+        <v>561</v>
       </c>
       <c r="E199" s="2">
-        <v>176.99</v>
+        <v>618.4</v>
       </c>
       <c r="F199" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>552</v>
+        <v>562</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>550</v>
+        <v>563</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>553</v>
+        <v>564</v>
       </c>
       <c r="E200" s="2">
-        <v>2171.49</v>
+        <v>3213.75</v>
       </c>
       <c r="F200" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>554</v>
+        <v>565</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>550</v>
+        <v>566</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>555</v>
+        <v>567</v>
       </c>
       <c r="E201" s="2">
-        <v>28.71</v>
+        <v>235.93</v>
       </c>
       <c r="F201" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>556</v>
+        <v>568</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>550</v>
+        <v>569</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>557</v>
+        <v>570</v>
       </c>
       <c r="E202" s="2">
-        <v>28.71</v>
+        <v>3352.24</v>
       </c>
       <c r="F202" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>558</v>
+        <v>571</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>559</v>
+        <v>572</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>560</v>
+        <v>573</v>
       </c>
       <c r="E203" s="2">
-        <v>14541.56</v>
+        <v>18.02</v>
       </c>
       <c r="F203" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>561</v>
+        <v>574</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>562</v>
+        <v>575</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>563</v>
+        <v>576</v>
       </c>
       <c r="E204" s="2">
-        <v>1570.23</v>
+        <v>840.95</v>
       </c>
       <c r="F204" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>564</v>
+        <v>577</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>565</v>
+        <v>578</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>566</v>
+        <v>579</v>
       </c>
       <c r="E205" s="2">
-        <v>1596.16</v>
+        <v>18857.32</v>
       </c>
       <c r="F205" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>567</v>
+        <v>580</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>568</v>
+        <v>581</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="E206" s="2">
-        <v>1.53</v>
+        <v>1085.53</v>
       </c>
       <c r="F206" s="1" t="s">
-        <v>10</v>
-[...2378 lines deleted...]
-      <c r="F325" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -9429,151 +6167,32 @@
     <hyperlink ref="F182" r:id="rId182"/>
     <hyperlink ref="F183" r:id="rId183"/>
     <hyperlink ref="F184" r:id="rId184"/>
     <hyperlink ref="F185" r:id="rId185"/>
     <hyperlink ref="F186" r:id="rId186"/>
     <hyperlink ref="F187" r:id="rId187"/>
     <hyperlink ref="F188" r:id="rId188"/>
     <hyperlink ref="F189" r:id="rId189"/>
     <hyperlink ref="F190" r:id="rId190"/>
     <hyperlink ref="F191" r:id="rId191"/>
     <hyperlink ref="F192" r:id="rId192"/>
     <hyperlink ref="F193" r:id="rId193"/>
     <hyperlink ref="F194" r:id="rId194"/>
     <hyperlink ref="F195" r:id="rId195"/>
     <hyperlink ref="F196" r:id="rId196"/>
     <hyperlink ref="F197" r:id="rId197"/>
     <hyperlink ref="F198" r:id="rId198"/>
     <hyperlink ref="F199" r:id="rId199"/>
     <hyperlink ref="F200" r:id="rId200"/>
     <hyperlink ref="F201" r:id="rId201"/>
     <hyperlink ref="F202" r:id="rId202"/>
     <hyperlink ref="F203" r:id="rId203"/>
     <hyperlink ref="F204" r:id="rId204"/>
     <hyperlink ref="F205" r:id="rId205"/>
     <hyperlink ref="F206" r:id="rId206"/>
-    <hyperlink ref="F207" r:id="rId207"/>
-[...117 lines deleted...]
-    <hyperlink ref="F325" r:id="rId325"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>