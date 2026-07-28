--- v1 (2026-06-13)
+++ v2 (2026-07-28)
@@ -5,51 +5,51 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Delinquent List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="583" uniqueCount="583">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="495" uniqueCount="495">
   <si>
     <t>Property Number</t>
   </si>
   <si>
     <t>Owner Name</t>
   </si>
   <si>
     <t>School District</t>
   </si>
   <si>
     <t>Location Address</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>View Property</t>
   </si>
   <si>
     <t>00008</t>
   </si>
   <si>
     <t>CAMPBELL JOHN</t>
   </si>
   <si>
@@ -157,77 +157,59 @@
   <si>
     <t>GINEZ EUGENIO MARTINEZ</t>
   </si>
   <si>
     <t>94 JAMISON RD LOT 2</t>
   </si>
   <si>
     <t>00303</t>
   </si>
   <si>
     <t>MAINSTAY LIVING</t>
   </si>
   <si>
     <t>94 JAMISON RD LOT 120</t>
   </si>
   <si>
     <t>00368</t>
   </si>
   <si>
     <t>MAINSTAY LIVING INC</t>
   </si>
   <si>
     <t>94 JAMISON RD LOT 100</t>
   </si>
   <si>
-    <t>00405</t>
-[...7 lines deleted...]
-  <si>
     <t>00410</t>
   </si>
   <si>
     <t>BALLEIN ROBERT L</t>
   </si>
   <si>
     <t>2910 STRINGTOWN RD</t>
   </si>
   <si>
-    <t>00422</t>
-[...7 lines deleted...]
-  <si>
     <t>00456</t>
   </si>
   <si>
     <t>COCHRAN VICTORIA</t>
   </si>
   <si>
     <t>94 JAMISON RD LOT 97</t>
   </si>
   <si>
     <t>00462</t>
   </si>
   <si>
     <t>LOUKINAS CONNIE</t>
   </si>
   <si>
     <t>5849 CREEK RD</t>
   </si>
   <si>
     <t>00463</t>
   </si>
   <si>
     <t>5853 CREEK RD</t>
   </si>
   <si>
     <t>00471</t>
@@ -592,59 +574,50 @@
   <si>
     <t>GILPEN RICHARD</t>
   </si>
   <si>
     <t>94 JAMISON RD LOT 118</t>
   </si>
   <si>
     <t>020-003-0-00-001-03</t>
   </si>
   <si>
     <t>BENNETT NANCY</t>
   </si>
   <si>
     <t>2247 GREENFIELD SABINA RD</t>
   </si>
   <si>
     <t>020-010-0-00-005-00</t>
   </si>
   <si>
     <t>RANKIN TAMMY S</t>
   </si>
   <si>
     <t>8656 OLD CHARLESTON RD SW</t>
   </si>
   <si>
-    <t>020-012-0-00-014-00</t>
-[...7 lines deleted...]
-  <si>
     <t>030-002-0-01-067-01</t>
   </si>
   <si>
     <t>BLAIR ROBERT JOSEPH</t>
   </si>
   <si>
     <t>6433 ALLEY ST LOT 16</t>
   </si>
   <si>
     <t>030-002-0-01-067-02</t>
   </si>
   <si>
     <t>ALLEY ST LOT 17</t>
   </si>
   <si>
     <t>030-010-0-00-006-01</t>
   </si>
   <si>
     <t>ELKINS ROBERT J &amp; MARY ELLEN</t>
   </si>
   <si>
     <t>6566 PALMER RD NW</t>
   </si>
   <si>
     <t>030-018-0-00-034-00</t>
@@ -739,80 +712,59 @@
   <si>
     <t>12361 ST RT 729 NW</t>
   </si>
   <si>
     <t>060-012-0-00-024-00</t>
   </si>
   <si>
     <t>060-012-0-00-047-00</t>
   </si>
   <si>
     <t>BARKER EDWARD L &amp; BRANDON L</t>
   </si>
   <si>
     <t>9706 ST RT 41 NW</t>
   </si>
   <si>
     <t>060-014-0-00-001-01</t>
   </si>
   <si>
     <t>HAMMOND JOHN &amp; LINDA</t>
   </si>
   <si>
     <t>9181 JENKS RD NW</t>
   </si>
   <si>
-    <t>060-015-0-00-037-00</t>
-[...7 lines deleted...]
-  <si>
     <t>060-015-0-02-025-00</t>
   </si>
   <si>
     <t>ELLIOTT DAWN RENEA &amp; HAROLD W</t>
   </si>
   <si>
     <t>9140 MILL ST NW</t>
   </si>
   <si>
-    <t>060-016-0-00-004-01</t>
-[...10 lines deleted...]
-  <si>
     <t>060-016-0-02-004-00</t>
   </si>
   <si>
     <t>TYREE TRACY L &amp; RONDA R SURVIVORSHIP</t>
   </si>
   <si>
     <t>4444 HEDGE CT LOT 4</t>
   </si>
   <si>
     <t>060-017-0-02-004-00</t>
   </si>
   <si>
     <t>MAPLE HILL RENTAL PROPERTIES LLC</t>
   </si>
   <si>
     <t>2382 PARROTT STATION RD NW</t>
   </si>
   <si>
     <t>060-021-0-01-001-00</t>
   </si>
   <si>
     <t>SMITH ANDREW J</t>
   </si>
   <si>
     <t>3367 VIRGINIA CT NW LOT 12</t>
@@ -829,359 +781,239 @@
   <si>
     <t>080-009-0-03-066-00</t>
   </si>
   <si>
     <t>MAIN ST</t>
   </si>
   <si>
     <t>080-009-0-03-070-01</t>
   </si>
   <si>
     <t>WALNUT ST LOT 37</t>
   </si>
   <si>
     <t>080-009-0-03-071-01</t>
   </si>
   <si>
     <t>WALNUT ST LOT 38</t>
   </si>
   <si>
     <t>080-009-0-03-072-00</t>
   </si>
   <si>
     <t>WALNUT ST LOT 39</t>
   </si>
   <si>
-    <t>080-009-0-03-099-03</t>
-[...16 lines deleted...]
-  <si>
     <t>080-009-0-03-115-00</t>
   </si>
   <si>
     <t>STIRES JASON</t>
   </si>
   <si>
     <t>27 MAIN ST LOT 45</t>
   </si>
   <si>
-    <t>080-009-0-03-361-01</t>
-[...13 lines deleted...]
-  <si>
     <t>080-009-0-03-386-00</t>
   </si>
   <si>
     <t>JONES CRYSTAL D</t>
   </si>
   <si>
     <t>19 FENT ST LOT 26</t>
   </si>
   <si>
     <t>080-009-0-03-403-00</t>
   </si>
   <si>
     <t>17 VINE STREET LLC</t>
   </si>
   <si>
     <t>17 VINE ST LOT 38</t>
   </si>
   <si>
-    <t>080-009-0-03-412-00</t>
-[...7 lines deleted...]
-  <si>
     <t>080-009-0-03-431-00</t>
   </si>
   <si>
     <t>WILLIAMS JUEL A</t>
   </si>
   <si>
     <t>2 VINE ST LOT 52</t>
   </si>
   <si>
     <t>080-009-0-03-440-00</t>
   </si>
   <si>
     <t>UPTHEGROVE LILLIAN M</t>
   </si>
   <si>
     <t>VINE ST LOT 43</t>
   </si>
   <si>
     <t>080-009-0-03-484-00</t>
   </si>
   <si>
     <t>KINGSOLVER WM L &amp; TINA SURVIVORSHIP</t>
   </si>
   <si>
     <t>5 SMITH ST LOT 10</t>
   </si>
   <si>
     <t>080-009-0-03-486-00</t>
   </si>
   <si>
     <t>SMITH ST LOT 8</t>
   </si>
   <si>
-    <t>080-009-0-03-493-00</t>
-[...16 lines deleted...]
-  <si>
     <t>08148</t>
   </si>
   <si>
     <t>WILSON SHAWN A &amp; MELINDA L</t>
   </si>
   <si>
     <t>8148 MAIN ST</t>
   </si>
   <si>
     <t>100-001-0-00-013-17</t>
   </si>
   <si>
     <t>HOLBERT GALE G JR</t>
   </si>
   <si>
     <t>11702 KELLOUGH RD NW</t>
   </si>
   <si>
     <t>100-003-0-00-011-00</t>
   </si>
   <si>
     <t>CULWELL ELZIE ETAL</t>
   </si>
   <si>
     <t>13044 US HWY 62 NE</t>
   </si>
   <si>
     <t>100-003-0-00-012-00</t>
   </si>
   <si>
     <t>WILSON OSCAR</t>
   </si>
   <si>
     <t>11419 COOK YANKEETOWN RD NW</t>
   </si>
   <si>
-    <t>100-003-0-00-014-00</t>
-[...7 lines deleted...]
-  <si>
     <t>100-006-0-00-004-00</t>
   </si>
   <si>
     <t>ADKINS DANIEL &amp; AMANDA</t>
   </si>
   <si>
     <t>10444 WHITE OAK RD NE</t>
   </si>
   <si>
     <t>100-012-0-01-016-00</t>
   </si>
   <si>
     <t>JOHNSON SAMUEL</t>
   </si>
   <si>
     <t>US HWY 62 NE</t>
   </si>
   <si>
     <t>100-012-0-01-028-00</t>
   </si>
   <si>
     <t>JOHNSON KEITH D</t>
   </si>
   <si>
     <t>HARRISON RD NE</t>
   </si>
   <si>
     <t>100-012-0-01-028-01</t>
   </si>
   <si>
-    <t>100-013-0-00-008-00</t>
-[...7 lines deleted...]
-  <si>
     <t>100-019-0-01-008-00</t>
   </si>
   <si>
     <t>MATHENY CHRISTOPHER A</t>
   </si>
   <si>
     <t>8383 POST RD NE LOT 8</t>
   </si>
   <si>
     <t>100-022-0-00-003-02</t>
   </si>
   <si>
     <t>KISER SEAN &amp; ASHLIE</t>
   </si>
   <si>
     <t>WASHINGTON WATERLOO RD NE LOT 7</t>
   </si>
   <si>
-    <t>100-022-0-01-013-00</t>
-[...13 lines deleted...]
-  <si>
     <t>100-022-0-01-015-00</t>
   </si>
   <si>
     <t>KAVANAGH DIANA</t>
   </si>
   <si>
     <t>4731 ST RT 207 NE LOT 11</t>
   </si>
   <si>
     <t>100-022-0-01-020-00</t>
   </si>
   <si>
     <t>SWIM IRAL L</t>
   </si>
   <si>
     <t>4811 ST RT 207 NE LOT 1</t>
   </si>
   <si>
     <t>100-022-0-01-051-00</t>
   </si>
   <si>
     <t>CASE PERRY L</t>
   </si>
   <si>
     <t>MAIN ST LOT 19</t>
   </si>
   <si>
     <t>100-022-0-01-068-00</t>
   </si>
   <si>
     <t>WUNDERLIN ROBERT A &amp; LUCINDA A</t>
   </si>
   <si>
     <t>4711 ST RT 207 NE LOT 10</t>
   </si>
   <si>
-    <t>10447</t>
-[...16 lines deleted...]
-  <si>
     <t>120-015-0-00-009-00</t>
   </si>
   <si>
     <t>CARL STEINHAUSER JR LIFE ST ESATE</t>
   </si>
   <si>
     <t>1045 WOOD RD NE</t>
   </si>
   <si>
-    <t>120-016-0-00-005-00</t>
-[...7 lines deleted...]
-  <si>
     <t>120-016-0-00-006-00</t>
   </si>
   <si>
     <t>MARRERO JEREMY M</t>
   </si>
   <si>
     <t>9181 US HWY 22 NE</t>
   </si>
   <si>
     <t>120-016-0-00-007-00</t>
   </si>
   <si>
     <t>US HWY 22 NE</t>
   </si>
   <si>
     <t>125-004-0-00-013-03</t>
   </si>
   <si>
     <t>THOMAS JUAN &amp; TAMARA</t>
   </si>
   <si>
     <t>19 DEER HAVEN CT NE LOT 1</t>
   </si>
   <si>
     <t>125-004-0-00-015-00</t>
@@ -1225,221 +1057,170 @@
   <si>
     <t>12945 REID RD NE LOT 9</t>
   </si>
   <si>
     <t>140-001-0-01-003-00</t>
   </si>
   <si>
     <t>REID RD NE LOT 8</t>
   </si>
   <si>
     <t>140-001-0-01-004-00</t>
   </si>
   <si>
     <t>REID RD NE LOT 7</t>
   </si>
   <si>
     <t>140-001-0-01-018-00</t>
   </si>
   <si>
     <t>MUNRO VINCENT &amp; CRYSTAL</t>
   </si>
   <si>
     <t>13345 REID RD NE</t>
   </si>
   <si>
-    <t>140-001-0-01-037-00</t>
-[...7 lines deleted...]
-  <si>
     <t>140-002-0-00-016-01</t>
   </si>
   <si>
     <t>FOX PATRICIA L</t>
   </si>
   <si>
     <t>GREENE RD NE</t>
   </si>
   <si>
     <t>140-003-0-00-003-01</t>
   </si>
   <si>
     <t>HOBBS JAMES H II &amp; AMY DEVENY</t>
   </si>
   <si>
     <t>BROCK RD NE</t>
   </si>
   <si>
-    <t>140-004-0-00-004-01</t>
-[...7 lines deleted...]
-  <si>
     <t>140-019-0-00-008-03</t>
   </si>
   <si>
     <t>HAVENS JOSEPH DYLAN &amp; MERRIMAN JOSHUA ALLEN</t>
   </si>
   <si>
     <t>7213 PRAIRIE RD NW</t>
   </si>
   <si>
     <t>140-025-0-03-004-00</t>
   </si>
   <si>
     <t>MULLINS RONALD</t>
   </si>
   <si>
     <t>4839 DICKEY RD NE</t>
   </si>
   <si>
     <t>160-025-0-03-002-01</t>
   </si>
   <si>
     <t>GRIMMETT TYLER &amp; JAZLYN</t>
   </si>
   <si>
     <t>DICKEY RD NE</t>
   </si>
   <si>
     <t>160-025-0-03-004-01</t>
   </si>
   <si>
     <t>160-025-0-03-067-43</t>
   </si>
   <si>
     <t>DOVEL DEVELOPMENT CO</t>
   </si>
   <si>
     <t>W CONCORD LN</t>
   </si>
   <si>
     <t>160-025-0-03-090-00</t>
   </si>
   <si>
     <t>MANNING CAROL S</t>
   </si>
   <si>
     <t>63 MIDLAND AVE</t>
   </si>
   <si>
-    <t>160-025-0-03-106-00</t>
-[...7 lines deleted...]
-  <si>
     <t>160-025-0-03-147-00</t>
   </si>
   <si>
     <t>SOUDER CRYSTAL &amp; STEPHENS PAUL E</t>
   </si>
   <si>
     <t>76 BIDDLE BLVD LOT 2</t>
   </si>
   <si>
-    <t>160-025-0-03-202-00</t>
-[...7 lines deleted...]
-  <si>
     <t>160-025-0-03-246-00</t>
   </si>
   <si>
     <t>160-025-0-03-301-00</t>
   </si>
   <si>
     <t>GREEN JOHN</t>
   </si>
   <si>
     <t>20 MAIN ST</t>
   </si>
   <si>
     <t>160-025-0-03-322-00</t>
   </si>
   <si>
     <t>HERRERA JOANNA GISELE</t>
   </si>
   <si>
     <t>86 MAIN ST LOT 25 PT</t>
   </si>
   <si>
     <t>160-025-0-03-323-00</t>
   </si>
   <si>
     <t>BENNETT BRUCE A &amp; NANCY M</t>
   </si>
   <si>
     <t>90 MAIN ST LOT 24</t>
   </si>
   <si>
     <t>160-025-0-03-324-00</t>
   </si>
   <si>
     <t>MAIN ST LOT 23</t>
   </si>
   <si>
     <t>160-025-0-03-341-01</t>
   </si>
   <si>
     <t>OMSAGAR HOTELS LTD</t>
   </si>
   <si>
     <t>53 MIRON ST LOT 15</t>
   </si>
   <si>
-    <t>160-025-0-03-349-00</t>
-[...13 lines deleted...]
-  <si>
     <t>170-001-0-00-016-04</t>
   </si>
   <si>
     <t>SUGAR GROVE LAKE LLC</t>
   </si>
   <si>
     <t>733 STAUNTON SUGAR GROVE RD SW</t>
   </si>
   <si>
     <t>170-004-0-00-014-00</t>
   </si>
   <si>
     <t>WELTON EDWARD H SR &amp; MARY L SURV</t>
   </si>
   <si>
     <t>6821 CROSS RD SE</t>
   </si>
   <si>
     <t>170-007-0-00-006-00</t>
   </si>
   <si>
     <t>KNISLEY KANDY</t>
   </si>
   <si>
     <t>GREENFIELD SABINA RD SW</t>
@@ -1501,144 +1282,117 @@
   <si>
     <t>9706 WASHINGTON NEW MARTINSBURG RD SW LOT 38</t>
   </si>
   <si>
     <t>170-010-0-01-029-00</t>
   </si>
   <si>
     <t>WASHINGTON NEW MARTINSBURG RD SW LOT 39</t>
   </si>
   <si>
     <t>170-010-0-01-029-02</t>
   </si>
   <si>
     <t>NEW MARTINSBURG RD SE LOT 39</t>
   </si>
   <si>
     <t>170-010-0-01-051-00</t>
   </si>
   <si>
     <t>PUNJAB GREENFIELD LLC</t>
   </si>
   <si>
     <t>117 GREENFIELD SABINA RD SW</t>
   </si>
   <si>
-    <t>170-010-0-01-075-00</t>
-[...7 lines deleted...]
-  <si>
     <t>170-010-0-01-081-00</t>
   </si>
   <si>
     <t>KNORR PAUL E &amp; DEBORAH A SURVIVORSHIP</t>
   </si>
   <si>
     <t>10061 S WASHINGTON NEW MARTINSBURG RD LOT 63</t>
   </si>
   <si>
     <t>170-010-0-01-083-00</t>
   </si>
   <si>
     <t>10061 S WASHINGTON NEW MARTINSBURG RD LOT 64</t>
   </si>
   <si>
-    <t>170-010-0-01-088-00</t>
-[...7 lines deleted...]
-  <si>
     <t>190-004-0-01-018-00</t>
   </si>
   <si>
     <t>STATE OF OHIO</t>
   </si>
   <si>
     <t>3291 FORD RD NW LOT 18</t>
   </si>
   <si>
     <t>190-004-0-01-019-00</t>
   </si>
   <si>
     <t>3305 FORD RD NW LOT 19</t>
   </si>
   <si>
     <t>190-006-0-00-010-08</t>
   </si>
   <si>
     <t>GOLDSBERRY MICHAEL A &amp; BARBARA S</t>
   </si>
   <si>
     <t>MATHEWS RD NW</t>
   </si>
   <si>
     <t>190-011-0-04-027-00</t>
   </si>
   <si>
     <t>COMBS PHYLLIS J &amp; MALEEA E</t>
   </si>
   <si>
     <t>1325 PEARL ST LOT 162</t>
   </si>
   <si>
     <t>190-011-0-04-028-00</t>
   </si>
   <si>
     <t>1327 PEARL ST LOT 163</t>
   </si>
   <si>
     <t>190-011-0-04-087-00</t>
   </si>
   <si>
     <t>BURNETT TRACY &amp; TINA</t>
   </si>
   <si>
     <t>417 CLYBURN AVE LOT 103</t>
   </si>
   <si>
-    <t>190-011-0-04-105-00</t>
-[...7 lines deleted...]
-  <si>
     <t>190-011-0-04-107-00</t>
   </si>
   <si>
-    <t>SCHRECKENGAUST RICHARD</t>
+    <t>SCHRECKENGAUST MARY</t>
   </si>
   <si>
     <t>308 MACE ST LOT 127</t>
   </si>
   <si>
     <t>190-011-0-04-119-00</t>
   </si>
   <si>
     <t>PB PROPERTY MANAGEMENT LLC</t>
   </si>
   <si>
     <t>1510 N NORTH ST LOT 21</t>
   </si>
   <si>
     <t>190-011-0-04-121-00</t>
   </si>
   <si>
     <t>N NORTH ST LOT 19</t>
   </si>
   <si>
     <t>190-016-0-00-001-00</t>
   </si>
   <si>
     <t>KIDWELL GISELE C</t>
   </si>
@@ -1718,68 +1472,50 @@
     <t>220-017-0-00-010-01</t>
   </si>
   <si>
     <t>GILPEN CORY L</t>
   </si>
   <si>
     <t>3303 ROCK MILLS GOOD HOPE RD SE</t>
   </si>
   <si>
     <t>220-017-0-00-012-00</t>
   </si>
   <si>
     <t>ROBERTS PATRICIA A</t>
   </si>
   <si>
     <t>0 BRADEN RD SE</t>
   </si>
   <si>
     <t>220-020-0-00-002-00</t>
   </si>
   <si>
     <t>BRAUN JOHN E</t>
   </si>
   <si>
     <t>3643 MIAMI TRACE RD SE</t>
-  </si>
-[...16 lines deleted...]
-    <t>3758 MAIN ST SE</t>
   </si>
   <si>
     <t>220-020-0-02-107-00</t>
   </si>
   <si>
     <t>COX CRYSTAL</t>
   </si>
   <si>
     <t>3963 NORTH ST SE LOT 9</t>
   </si>
   <si>
     <t>220-025-0-00-001-00</t>
   </si>
   <si>
     <t>COOPER JEFFREY D &amp; LEANN M SURV</t>
   </si>
   <si>
     <t>WOLFE RD SE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -1807,77 +1543,77 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F206" headerRowCount="1">
-  <autoFilter ref="A1:F206"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="ResultTable" displayName="ResultTable" ref="A1:F175" headerRowCount="1">
+  <autoFilter ref="A1:F175"/>
   <tableColumns count="6">
     <tableColumn id="1" name="Property Number"/>
     <tableColumn id="2" name="Owner Name"/>
     <tableColumn id="3" name="School District"/>
     <tableColumn id="4" name="Location Address"/>
     <tableColumn id="5" name="Amount"/>
     <tableColumn id="6" name="View Property"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19027&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19034&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18734&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1100&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1256&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2915&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2980&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3045&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18322&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3550&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3799&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3864&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3887&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4224&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4585&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4879&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4880&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19197&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5368&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5783&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5839&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6863&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7022&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7023&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7432&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7482&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9046&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=10223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=16997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17649&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17949&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18114&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18854&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19364&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18861&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18870&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18882&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18709&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18710&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18926&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18718&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18958&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18961&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18978&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19030&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19044&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18734&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18736&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18737&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18738&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18739&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18742&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18745&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18748&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18749&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18750&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18753&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19065&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19069&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19071&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18765&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18775&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19093&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18779&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18782&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19099&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18793&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18805&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18806&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18811&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19132&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19136&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18822&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18823&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18824&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19150&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19152&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19155&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19163&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19165&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18836&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18837&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18842&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18843&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18850&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18851&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=789&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1256&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1257&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1481&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1733&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1744&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1756&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1758&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=1905&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2448&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2490&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2491&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2495&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2496&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2674&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2675&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2706&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2754&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=2968&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3051&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3145&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3324&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3444&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3500&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3503&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3557&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3771&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3790&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3820&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3829&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3855&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=3857&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19483&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4109&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4221&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4222&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4274&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4512&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4523&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4524&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4803&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4846&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4881&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4886&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4925&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=4942&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5307&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5369&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5370&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5540&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5551&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5652&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19346&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5725&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5726&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5729&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5732&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5760&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5839&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=5867&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6328&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6537&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6582&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6584&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6679&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6741&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6807&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6911&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6970&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6994&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6995&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=6996&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7014&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7066&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7169&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7229&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7230&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7231&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7232&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7240&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7425&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7426&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7429&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7430&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7432&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7434&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7457&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7489&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=7493&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8162&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8164&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8461&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8932&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=8933&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9018&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9055&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9072&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9075&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9376&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=9502&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=10223&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=19277&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=16997&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17130&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17131&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17311&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17313&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17649&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17660&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17801&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=17972&amp;Tax_Year=2025" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayettecountytreasurer.org/Account/Index?Property_ID=18114&amp;Tax_Year=2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F206"/>
+  <dimension ref="A1:F175"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.02839469909668" customWidth="1"/>
-    <col min="2" max="2" width="52.15775680541992" customWidth="1"/>
+    <col min="2" max="2" width="49.081398010253906" customWidth="1"/>
     <col min="3" max="3" width="17.319316864013672" customWidth="1"/>
     <col min="4" max="4" width="54.32461166381836" customWidth="1"/>
     <col min="5" max="5" width="10.763794898986816" customWidth="1"/>
     <col min="6" max="6" width="16.1522798538208" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
@@ -2154,3853 +1890,3233 @@
       </c>
       <c r="D15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="E15" s="2">
         <v>3403.1</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="2">
-        <v>228.26</v>
+        <v>56.97</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="E17" s="2">
-        <v>56.97</v>
+        <v>189.26</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="2">
-        <v>42.41</v>
+        <v>623.87</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" s="2">
-        <v>189.26</v>
+        <v>623.88</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="B20" s="0" t="s">
+      <c r="C20" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="2">
-        <v>623.87</v>
+        <v>684.15</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="2">
-        <v>623.88</v>
+        <v>1192.52</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E22" s="2">
-        <v>684.15</v>
+        <v>2979.95</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="2">
-        <v>1192.52</v>
+        <v>3031.73</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>75</v>
       </c>
       <c r="E24" s="2">
-        <v>2979.95</v>
+        <v>691.81</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E25" s="2">
-        <v>3031.73</v>
+        <v>2554.18</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E26" s="2">
-        <v>691.81</v>
+        <v>337.76</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E27" s="2">
-        <v>2554.18</v>
+        <v>26904.24</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E28" s="2">
-        <v>337.76</v>
+        <v>4618.53</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="E29" s="2">
-        <v>26904.24</v>
+        <v>1816.12</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="E30" s="2">
-        <v>4618.53</v>
+        <v>192.28</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="C31" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31" s="2">
-        <v>1816.12</v>
+        <v>3580.49</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="B32" s="0" t="s">
+      <c r="C32" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="2">
-        <v>192.28</v>
+        <v>355.98</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E33" s="2">
-        <v>3580.49</v>
+        <v>19.91</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E34" s="2">
-        <v>355.98</v>
+        <v>110.04</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>107</v>
       </c>
       <c r="E35" s="2">
-        <v>19.91</v>
+        <v>4136.09</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E36" s="2">
-        <v>110.04</v>
+        <v>745.51</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E37" s="2">
-        <v>4136.09</v>
+        <v>231.94</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E38" s="2">
-        <v>745.51</v>
+        <v>774.26</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="2">
-        <v>231.94</v>
+        <v>1755.31</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="2">
-        <v>774.26</v>
+        <v>139.61</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E41" s="2">
-        <v>1755.31</v>
+        <v>5943.22</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E42" s="2">
-        <v>139.61</v>
+        <v>661.33</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>129</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E43" s="2">
-        <v>5943.22</v>
+        <v>41</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E44" s="2">
-        <v>661.33</v>
+        <v>16984.33</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>137</v>
       </c>
       <c r="E45" s="2">
-        <v>41</v>
+        <v>156.52</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>140</v>
       </c>
       <c r="E46" s="2">
-        <v>16984.33</v>
+        <v>349.45</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>143</v>
       </c>
       <c r="E47" s="2">
-        <v>156.52</v>
+        <v>8006</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>146</v>
       </c>
       <c r="E48" s="2">
-        <v>349.45</v>
+        <v>17.63</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>149</v>
       </c>
       <c r="E49" s="2">
-        <v>8006</v>
+        <v>237.26</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>152</v>
       </c>
       <c r="E50" s="2">
-        <v>17.63</v>
+        <v>2673.1</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E51" s="2">
-        <v>237.26</v>
+        <v>397.86</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E52" s="2">
-        <v>2673.1</v>
+        <v>413.93</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E53" s="2">
-        <v>397.86</v>
+        <v>59.81</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>162</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E54" s="2">
-        <v>413.93</v>
+        <v>1437.61</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>165</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E55" s="2">
-        <v>59.81</v>
+        <v>3507.74</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>168</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E56" s="2">
-        <v>1437.61</v>
+        <v>63.53</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>173</v>
       </c>
       <c r="E57" s="2">
-        <v>3507.74</v>
+        <v>1116.57</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E58" s="2">
-        <v>63.53</v>
+        <v>9187.83</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>179</v>
       </c>
       <c r="E59" s="2">
-        <v>1116.57</v>
+        <v>1116.17</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>180</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>182</v>
       </c>
       <c r="E60" s="2">
-        <v>9187.83</v>
+        <v>869.24</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>183</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>184</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>185</v>
       </c>
       <c r="E61" s="2">
-        <v>1116.17</v>
+        <v>657.59</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>186</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>187</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>188</v>
       </c>
       <c r="E62" s="2">
-        <v>869.24</v>
+        <v>338.65</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>189</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>191</v>
       </c>
       <c r="E63" s="2">
-        <v>657.59</v>
+        <v>182.08</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>192</v>
       </c>
       <c r="B64" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="C64" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E64" s="2">
-        <v>338.65</v>
+        <v>44.65</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="B65" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="B65" s="0" t="s">
+      <c r="C65" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="C65" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E65" s="2">
-        <v>3935.16</v>
+        <v>3443.02</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="B66" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="B66" s="0" t="s">
+      <c r="C66" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="C66" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E66" s="2">
-        <v>182.08</v>
+        <v>188.83</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B67" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E67" s="2">
-        <v>44.65</v>
+        <v>409.95</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>203</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E68" s="2">
-        <v>3443.02</v>
+        <v>456.05</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>206</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E69" s="2">
-        <v>188.83</v>
+        <v>789.98</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>209</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E70" s="2">
-        <v>409.95</v>
+        <v>1038.27</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>212</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E71" s="2">
-        <v>456.05</v>
+        <v>423.61</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>215</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>216</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E72" s="2">
-        <v>789.98</v>
+        <v>99.14</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>218</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="C73" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E73" s="2">
-        <v>1038.27</v>
+        <v>97.03</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="B74" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="B74" s="0" t="s">
+      <c r="C74" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D74" s="0" t="s">
         <v>222</v>
       </c>
-      <c r="C74" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E74" s="2">
-        <v>423.61</v>
+        <v>86.39</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="B75" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E75" s="2">
-        <v>99.14</v>
+        <v>167.4</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D76" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="B76" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E76" s="2">
-        <v>97.03</v>
+        <v>2428.57</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
       <c r="E77" s="2">
-        <v>86.39</v>
+        <v>575.9</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>230</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="E78" s="2">
-        <v>167.4</v>
+        <v>7389.49</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D79" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="B79" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E79" s="2">
-        <v>2428.57</v>
+        <v>67.7</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D80" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="B80" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E80" s="2">
-        <v>575.9</v>
+        <v>569.2</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>238</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>239</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E81" s="2">
-        <v>7389.49</v>
+        <v>1185.44</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>241</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>242</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E82" s="2">
-        <v>67.7</v>
+        <v>717.56</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>244</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>245</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E83" s="2">
-        <v>1788.12</v>
+        <v>1899.13</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>247</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>248</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E84" s="2">
-        <v>569.2</v>
+        <v>877.97</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>250</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>245</v>
+        <v>226</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="E85" s="2">
-        <v>7630.35</v>
+        <v>15.52</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>252</v>
+        <v>226</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E86" s="2">
-        <v>9661.22</v>
+        <v>71.51</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="B87" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D87" s="0" t="s">
         <v>255</v>
       </c>
-      <c r="C87" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E87" s="2">
-        <v>1185.44</v>
+        <v>55.51</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="B88" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E88" s="2">
-        <v>717.56</v>
+        <v>26.98</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D89" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="B89" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E89" s="2">
-        <v>1899.13</v>
+        <v>382.95</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="B90" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E90" s="2">
-        <v>877.97</v>
+        <v>470.11</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D91" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="B91" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E91" s="2">
-        <v>15.52</v>
+        <v>505.2</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="B92" s="0" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>269</v>
       </c>
       <c r="E92" s="2">
-        <v>71.51</v>
+        <v>541.4</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
         <v>270</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>235</v>
+        <v>271</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E93" s="2">
-        <v>55.51</v>
+        <v>388</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>235</v>
+        <v>274</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E94" s="2">
-        <v>26.98</v>
+        <v>8822.54</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="B95" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="B95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="E95" s="2">
-        <v>8171.56</v>
+        <v>400.46</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E96" s="2">
-        <v>239.83</v>
+        <v>300</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E97" s="2">
-        <v>382.95</v>
+        <v>13357.77</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E98" s="2">
-        <v>30593.16</v>
+        <v>2453.24</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="E99" s="2">
-        <v>826.18</v>
+        <v>984.12</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="E100" s="2">
-        <v>470.11</v>
+        <v>641.63</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E101" s="2">
-        <v>505.2</v>
+        <v>73.02</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="E102" s="2">
-        <v>26161.5</v>
+        <v>3238.06</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="B103" s="0" t="s">
         <v>297</v>
       </c>
-      <c r="B103" s="0" t="s">
+      <c r="C103" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D103" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="C103" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E103" s="2">
-        <v>541.4</v>
+        <v>179.72</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
         <v>300</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>301</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>302</v>
       </c>
       <c r="E104" s="2">
-        <v>388</v>
+        <v>85.06</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
         <v>303</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>304</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>305</v>
       </c>
       <c r="E105" s="2">
-        <v>8822.54</v>
+        <v>1215.77</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
         <v>306</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E106" s="2">
-        <v>400.46</v>
+        <v>205.71</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E107" s="2">
-        <v>4318.78</v>
+        <v>44.18</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E108" s="2">
-        <v>262.63</v>
+        <v>761.67</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E109" s="2">
-        <v>300</v>
+        <v>2457.82</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E110" s="2">
-        <v>13357.77</v>
+        <v>3282.75</v>
       </c>
       <c r="F110" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E111" s="2">
-        <v>2453.24</v>
+        <v>1036.95</v>
       </c>
       <c r="F111" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>325</v>
       </c>
       <c r="E112" s="2">
-        <v>984.12</v>
+        <v>125.01</v>
       </c>
       <c r="F112" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
         <v>326</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>327</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>328</v>
       </c>
       <c r="E113" s="2">
-        <v>1593.33</v>
+        <v>416.51</v>
       </c>
       <c r="F113" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
         <v>329</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>330</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>331</v>
       </c>
       <c r="E114" s="2">
-        <v>641.63</v>
+        <v>1217.04</v>
       </c>
       <c r="F114" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
         <v>332</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>333</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>334</v>
       </c>
       <c r="E115" s="2">
-        <v>73.02</v>
+        <v>879.27</v>
       </c>
       <c r="F115" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
         <v>335</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>336</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>337</v>
       </c>
       <c r="E116" s="2">
-        <v>3238.06</v>
+        <v>34.78</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
         <v>338</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E117" s="2">
-        <v>179.72</v>
+        <v>176.99</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="B118" s="0" t="s">
         <v>339</v>
       </c>
-      <c r="B118" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E118" s="2">
-        <v>5509.11</v>
+        <v>2171.49</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>344</v>
       </c>
       <c r="E119" s="2">
-        <v>85.06</v>
+        <v>28.71</v>
       </c>
       <c r="F119" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
         <v>345</v>
       </c>
       <c r="B120" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D120" s="0" t="s">
         <v>346</v>
       </c>
-      <c r="C120" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E120" s="2">
-        <v>1215.77</v>
+        <v>28.71</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="B121" s="0" t="s">
         <v>348</v>
       </c>
-      <c r="B121" s="0" t="s">
+      <c r="C121" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D121" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="C121" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E121" s="2">
-        <v>1115.1</v>
+        <v>14541.56</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="B122" s="0" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E122" s="2">
-        <v>1274.86</v>
+        <v>358.99</v>
       </c>
       <c r="F122" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>354</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E123" s="2">
-        <v>205.71</v>
+        <v>113.63</v>
       </c>
       <c r="F123" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>357</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E124" s="2">
-        <v>360.88</v>
+        <v>5246.08</v>
       </c>
       <c r="F124" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
         <v>359</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>360</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>361</v>
       </c>
       <c r="E125" s="2">
-        <v>861.67</v>
+        <v>1025.12</v>
       </c>
       <c r="F125" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
         <v>362</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>363</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>364</v>
       </c>
       <c r="E126" s="2">
-        <v>2457.82</v>
+        <v>172.24</v>
       </c>
       <c r="F126" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>365</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="E127" s="2">
-        <v>62.34</v>
+        <v>11.49</v>
       </c>
       <c r="F127" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="B128" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D128" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="B128" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E128" s="2">
-        <v>14879.28</v>
+        <v>154.61</v>
       </c>
       <c r="F128" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="B129" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D129" s="0" t="s">
         <v>371</v>
       </c>
-      <c r="B129" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E129" s="2">
-        <v>3282.75</v>
+        <v>709.29</v>
       </c>
       <c r="F129" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="B130" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="C130" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D130" s="0" t="s">
         <v>374</v>
       </c>
-      <c r="B130" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E130" s="2">
-        <v>968.01</v>
+        <v>1661.68</v>
       </c>
       <c r="F130" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>378</v>
+        <v>15</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>379</v>
+        <v>16</v>
       </c>
       <c r="E131" s="2">
-        <v>1036.95</v>
+        <v>755.61</v>
       </c>
       <c r="F131" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="B132" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D132" s="0" t="s">
         <v>378</v>
       </c>
-      <c r="C132" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E132" s="2">
-        <v>125.01</v>
+        <v>393.51</v>
       </c>
       <c r="F132" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="E133" s="2">
-        <v>416.51</v>
+        <v>1239.42</v>
       </c>
       <c r="F133" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="E134" s="2">
-        <v>1217.04</v>
+        <v>1098.12</v>
       </c>
       <c r="F134" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="E135" s="2">
-        <v>879.27</v>
+        <v>29</v>
       </c>
       <c r="F135" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="E136" s="2">
-        <v>34.78</v>
+        <v>62.5</v>
       </c>
       <c r="F136" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="E137" s="2">
-        <v>176.99</v>
+        <v>906.17</v>
       </c>
       <c r="F137" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="B138" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D138" s="0" t="s">
         <v>395</v>
       </c>
-      <c r="C138" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E138" s="2">
-        <v>2171.49</v>
+        <v>317.05</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="E139" s="2">
-        <v>28.71</v>
+        <v>58.57</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E140" s="2">
-        <v>28.71</v>
+        <v>252.37</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>404</v>
+        <v>397</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>405</v>
+        <v>398</v>
       </c>
       <c r="E141" s="2">
-        <v>14541.56</v>
+        <v>233.43</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="E142" s="2">
-        <v>24.22</v>
+        <v>90.17</v>
       </c>
       <c r="F142" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="E143" s="2">
-        <v>358.99</v>
+        <v>360.35</v>
       </c>
       <c r="F143" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="E144" s="2">
-        <v>113.63</v>
+        <v>1746.61</v>
       </c>
       <c r="F144" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="E145" s="2">
-        <v>280.19</v>
+        <v>118.4</v>
       </c>
       <c r="F145" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="E146" s="2">
-        <v>5246.08</v>
+        <v>74.96</v>
       </c>
       <c r="F146" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="E147" s="2">
-        <v>1025.12</v>
+        <v>1748.69</v>
       </c>
       <c r="F147" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>425</v>
+        <v>416</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="E148" s="2">
-        <v>172.24</v>
+        <v>118.25</v>
       </c>
       <c r="F148" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="E149" s="2">
-        <v>11.49</v>
+        <v>6.63</v>
       </c>
       <c r="F149" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="E150" s="2">
-        <v>154.61</v>
+        <v>131.65</v>
       </c>
       <c r="F150" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="E151" s="2">
-        <v>709.29</v>
+        <v>6318.5</v>
       </c>
       <c r="F151" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>435</v>
+        <v>426</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="E152" s="2">
-        <v>1873.68</v>
+        <v>7012.1</v>
       </c>
       <c r="F152" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="E153" s="2">
-        <v>1661.68</v>
+        <v>521.18</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>441</v>
+        <v>431</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>442</v>
+        <v>434</v>
       </c>
       <c r="E154" s="2">
-        <v>68.83</v>
+        <v>540.53</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>443</v>
+        <v>435</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>16</v>
+        <v>437</v>
       </c>
       <c r="E155" s="2">
-        <v>755.61</v>
+        <v>466.86</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="E156" s="2">
-        <v>393.51</v>
+        <v>101.85</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>448</v>
+        <v>439</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="E157" s="2">
-        <v>1239.42</v>
+        <v>101.85</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="E158" s="2">
-        <v>1098.12</v>
+        <v>239.53</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>453</v>
+        <v>446</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="E159" s="2">
-        <v>29</v>
+        <v>852.26</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="E160" s="2">
-        <v>62.5</v>
+        <v>1303.31</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>459</v>
+        <v>450</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="E161" s="2">
-        <v>1259.56</v>
+        <v>131.14</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="E162" s="2">
-        <v>7568.89</v>
+        <v>2715.87</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>464</v>
+        <v>175</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="E163" s="2">
-        <v>906.17</v>
+        <v>27.88</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="E164" s="2">
-        <v>317.05</v>
+        <v>792.85</v>
       </c>
       <c r="F164" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="E165" s="2">
-        <v>58.57</v>
+        <v>1518.32</v>
       </c>
       <c r="F165" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="E166" s="2">
-        <v>252.37</v>
+        <v>1021.18</v>
       </c>
       <c r="F166" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="B167" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="C167" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D167" s="0" t="s">
         <v>470</v>
       </c>
-      <c r="C167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E167" s="2">
-        <v>233.43</v>
+        <v>10688.85</v>
       </c>
       <c r="F167" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="E168" s="2">
-        <v>90.17</v>
+        <v>14534.56</v>
       </c>
       <c r="F168" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="B169" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C169" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D169" s="0" t="s">
         <v>476</v>
       </c>
-      <c r="B169" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E169" s="2">
-        <v>360.35</v>
+        <v>256.25</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="B170" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="C170" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D170" s="0" t="s">
         <v>479</v>
       </c>
-      <c r="B170" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E170" s="2">
-        <v>1746.61</v>
+        <v>618.4</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="B171" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="C171" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D171" s="0" t="s">
         <v>482</v>
       </c>
-      <c r="B171" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E171" s="2">
-        <v>118.4</v>
+        <v>3213.75</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="B172" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="C172" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D172" s="0" t="s">
         <v>485</v>
       </c>
-      <c r="B172" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E172" s="2">
-        <v>74.96</v>
+        <v>235.93</v>
       </c>
       <c r="F172" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="B173" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="C173" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D173" s="0" t="s">
         <v>488</v>
       </c>
-      <c r="B173" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E173" s="2">
-        <v>1748.69</v>
+        <v>3352.24</v>
       </c>
       <c r="F173" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="B174" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="C174" s="0" t="s">
+        <v>8</v>
+      </c>
+      <c r="D174" s="0" t="s">
         <v>491</v>
       </c>
-      <c r="B174" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E174" s="2">
-        <v>118.25</v>
+        <v>18857.32</v>
       </c>
       <c r="F174" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="B175" s="0" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E175" s="2">
-        <v>6.63</v>
+        <v>1085.53</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>10</v>
-[...618 lines deleted...]
-      <c r="F206" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId2"/>
     <hyperlink ref="F3" r:id="rId3"/>
     <hyperlink ref="F4" r:id="rId4"/>
     <hyperlink ref="F5" r:id="rId5"/>
     <hyperlink ref="F6" r:id="rId6"/>
     <hyperlink ref="F7" r:id="rId7"/>
     <hyperlink ref="F8" r:id="rId8"/>
     <hyperlink ref="F9" r:id="rId9"/>
     <hyperlink ref="F10" r:id="rId10"/>
     <hyperlink ref="F11" r:id="rId11"/>
     <hyperlink ref="F12" r:id="rId12"/>
     <hyperlink ref="F13" r:id="rId13"/>
     <hyperlink ref="F14" r:id="rId14"/>
     <hyperlink ref="F15" r:id="rId15"/>
     <hyperlink ref="F16" r:id="rId16"/>
     <hyperlink ref="F17" r:id="rId17"/>
     <hyperlink ref="F18" r:id="rId18"/>
     <hyperlink ref="F19" r:id="rId19"/>
     <hyperlink ref="F20" r:id="rId20"/>
     <hyperlink ref="F21" r:id="rId21"/>
@@ -6136,63 +5252,32 @@
     <hyperlink ref="F151" r:id="rId151"/>
     <hyperlink ref="F152" r:id="rId152"/>
     <hyperlink ref="F153" r:id="rId153"/>
     <hyperlink ref="F154" r:id="rId154"/>
     <hyperlink ref="F155" r:id="rId155"/>
     <hyperlink ref="F156" r:id="rId156"/>
     <hyperlink ref="F157" r:id="rId157"/>
     <hyperlink ref="F158" r:id="rId158"/>
     <hyperlink ref="F159" r:id="rId159"/>
     <hyperlink ref="F160" r:id="rId160"/>
     <hyperlink ref="F161" r:id="rId161"/>
     <hyperlink ref="F162" r:id="rId162"/>
     <hyperlink ref="F163" r:id="rId163"/>
     <hyperlink ref="F164" r:id="rId164"/>
     <hyperlink ref="F165" r:id="rId165"/>
     <hyperlink ref="F166" r:id="rId166"/>
     <hyperlink ref="F167" r:id="rId167"/>
     <hyperlink ref="F168" r:id="rId168"/>
     <hyperlink ref="F169" r:id="rId169"/>
     <hyperlink ref="F170" r:id="rId170"/>
     <hyperlink ref="F171" r:id="rId171"/>
     <hyperlink ref="F172" r:id="rId172"/>
     <hyperlink ref="F173" r:id="rId173"/>
     <hyperlink ref="F174" r:id="rId174"/>
     <hyperlink ref="F175" r:id="rId175"/>
-    <hyperlink ref="F176" r:id="rId176"/>
-[...29 lines deleted...]
-    <hyperlink ref="F206" r:id="rId206"/>
   </hyperlinks>
   <headerFooter/>
   <tableParts>
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>